--- v0 (2025-11-03)
+++ v1 (2026-05-27)
@@ -1,52 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="1FA128EB" w14:textId="77777777" w:rsidR="00795B0F" w:rsidRPr="00E67BCB" w:rsidRDefault="00795B0F" w:rsidP="00795B0F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk60219523"/>
       <w:r w:rsidRPr="00E67BCB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>PIEKĻŪSTAMĪBAS IZVĒRTĒŠANAS PROTOKOLA VEIDLAPA</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -89,129 +88,159 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkEnd w:id="0"/>
           <w:p w14:paraId="04AB7ACB" w14:textId="77777777" w:rsidR="00795B0F" w:rsidRPr="00E67BCB" w:rsidRDefault="00795B0F" w:rsidP="000A78B7">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E67BCB">
               <w:rPr>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Tīmekļvietnes atbilstība piekļūstamības prasībām veikta (veikšanas datums):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3820" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="419272CC" w14:textId="77777777" w:rsidR="00795B0F" w:rsidRPr="00E67BCB" w:rsidRDefault="00795B0F" w:rsidP="000A78B7">
-[...9 lines deleted...]
-              <w:t>01.02.2022</w:t>
+          <w:p w14:paraId="419272CC" w14:textId="431FBF8B" w:rsidR="00795B0F" w:rsidRPr="00E67BCB" w:rsidRDefault="00530A21" w:rsidP="000A78B7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00530A21">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidR="00795B0F" w:rsidRPr="00530A21">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00530A21">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00795B0F" w:rsidRPr="00530A21">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00530A21">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A4AC6AA" w14:textId="77777777" w:rsidR="00795B0F" w:rsidRPr="00E67BCB" w:rsidRDefault="00795B0F" w:rsidP="000A78B7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4321" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="11B43756" w14:textId="77777777" w:rsidR="00795B0F" w:rsidRPr="00E67BCB" w:rsidRDefault="00795B0F" w:rsidP="000A78B7">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E67BCB">
               <w:rPr>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Tīmekļvietnes piekļūstamības pārbaudi veica</w:t>
             </w:r>
             <w:r w:rsidRPr="00E67BCB">
               <w:rPr>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:br/>
               <w:t>(vārds, uzvārds, amats):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="49BB8DF9" w14:textId="6B26A0CB" w:rsidR="00795B0F" w:rsidRPr="00E67BCB" w:rsidRDefault="00795B0F" w:rsidP="000A78B7">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Luīze Marija Zalcmane, Ārlietu ministrijas </w:t>
+          <w:p w14:paraId="49BB8DF9" w14:textId="7B02C498" w:rsidR="00795B0F" w:rsidRPr="00E67BCB" w:rsidRDefault="003805A9" w:rsidP="000A78B7">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Ilze Kalniņa</w:t>
+            </w:r>
+            <w:r w:rsidR="00795B0F" w:rsidRPr="00E67BCB">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Ārlietu ministrijas </w:t>
             </w:r>
             <w:r w:rsidR="0048532B">
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E67BCB">
+            <w:r w:rsidR="00795B0F" w:rsidRPr="00E67BCB">
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>omunikācijas grupas vecākā referente</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795B0F" w:rsidRPr="00E67BCB" w14:paraId="79D3C3D2" w14:textId="77777777" w:rsidTr="0040253C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2908" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B361FCE" w14:textId="77777777" w:rsidR="00795B0F" w:rsidRPr="00E67BCB" w:rsidRDefault="00795B0F" w:rsidP="000A78B7">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E67BCB">
               <w:rPr>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
@@ -259,51 +288,51 @@
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="7E21AAC4" w14:textId="77777777" w:rsidR="00795B0F" w:rsidRPr="00E67BCB" w:rsidRDefault="00795B0F" w:rsidP="000A78B7">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="6CA10F45" w14:textId="77777777" w:rsidR="00795B0F" w:rsidRPr="00E67BCB" w:rsidRDefault="00795B0F" w:rsidP="000A78B7">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00795B0F" w:rsidRPr="0048532B" w14:paraId="2DC445D9" w14:textId="77777777" w:rsidTr="0040253C">
+      <w:tr w:rsidR="00795B0F" w:rsidRPr="003C3B1C" w14:paraId="2DC445D9" w14:textId="77777777" w:rsidTr="0040253C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2908" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C0C55EF" w14:textId="77777777" w:rsidR="00795B0F" w:rsidRPr="00E67BCB" w:rsidRDefault="00795B0F" w:rsidP="000A78B7">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E67BCB">
               <w:rPr>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Tīmekļvietnes domēna nosaukums (URL):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3820" w:type="dxa"/>
@@ -720,51 +749,51 @@
               </w:rPr>
               <w:t>Multimediju (audio, video) satura alternatīvas</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795B0F" w:rsidRPr="00E67BCB" w14:paraId="352FC8B7" w14:textId="77777777" w:rsidTr="0040253C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="496"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FC5C158" w14:textId="77777777" w:rsidR="00795B0F" w:rsidRPr="00E67BCB" w:rsidRDefault="00FB472F" w:rsidP="000A78B7">
+          <w:p w14:paraId="2FC5C158" w14:textId="77777777" w:rsidR="00795B0F" w:rsidRPr="00E67BCB" w:rsidRDefault="000C5DC1" w:rsidP="000A78B7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidR="00795B0F" w:rsidRPr="00E67BCB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:t>https://www.mfa.gov.lv/lv/jaunumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00795B0F" w:rsidRPr="00E67BCB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1012,51 +1041,51 @@
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Atbilst</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795B0F" w:rsidRPr="00E67BCB" w14:paraId="73630861" w14:textId="77777777" w:rsidTr="0040253C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0533E568" w14:textId="77777777" w:rsidR="00795B0F" w:rsidRPr="00E67BCB" w:rsidRDefault="00FB472F" w:rsidP="000A78B7">
+          <w:p w14:paraId="0533E568" w14:textId="77777777" w:rsidR="00795B0F" w:rsidRPr="00E67BCB" w:rsidRDefault="000C5DC1" w:rsidP="000A78B7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidR="00795B0F" w:rsidRPr="00E67BCB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:t>https://www.mfa.gov.lv/lv/latvija-eiropas-savieniba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00795B0F" w:rsidRPr="00E67BCB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1306,51 +1335,51 @@
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Nav attiecināms</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795B0F" w:rsidRPr="00E67BCB" w14:paraId="227CA82A" w14:textId="77777777" w:rsidTr="0040253C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="394578EF" w14:textId="77777777" w:rsidR="00795B0F" w:rsidRPr="00E67BCB" w:rsidRDefault="00FB472F" w:rsidP="000A78B7">
+          <w:p w14:paraId="394578EF" w14:textId="77777777" w:rsidR="00795B0F" w:rsidRPr="00E67BCB" w:rsidRDefault="000C5DC1" w:rsidP="000A78B7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidR="00795B0F" w:rsidRPr="00E67BCB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:t>https://www.mfa.gov.lv/lv/ekonomiska-sadarbiba-un-areja-tirdznieciba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00795B0F" w:rsidRPr="00E67BCB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1600,51 +1629,51 @@
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Nav attiecināms</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795B0F" w:rsidRPr="00E67BCB" w14:paraId="21D6641C" w14:textId="77777777" w:rsidTr="0040253C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="234C1067" w14:textId="77777777" w:rsidR="00795B0F" w:rsidRPr="00E67BCB" w:rsidRDefault="00FB472F" w:rsidP="000A78B7">
+          <w:p w14:paraId="234C1067" w14:textId="77777777" w:rsidR="00795B0F" w:rsidRPr="00E67BCB" w:rsidRDefault="000C5DC1" w:rsidP="000A78B7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidR="00795B0F" w:rsidRPr="00E67BCB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:t>https://www.mfa.gov.lv/lv/parstavniecibu-pakalpojumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00795B0F" w:rsidRPr="00E67BCB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1893,51 +1922,51 @@
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Nav attiecināms</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795B0F" w:rsidRPr="00E67BCB" w14:paraId="18EA3655" w14:textId="77777777" w:rsidTr="0040253C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38CB5AEB" w14:textId="77777777" w:rsidR="00795B0F" w:rsidRPr="00E67BCB" w:rsidRDefault="00FB472F" w:rsidP="000A78B7">
+          <w:p w14:paraId="38CB5AEB" w14:textId="77777777" w:rsidR="00795B0F" w:rsidRPr="00E67BCB" w:rsidRDefault="000C5DC1" w:rsidP="000A78B7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidR="00795B0F" w:rsidRPr="00E67BCB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:t>https://www.mfa.gov.lv/lv/ministrijas-kontakti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00795B0F" w:rsidRPr="00E67BCB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -2278,199 +2307,134 @@
         <w:t>ļ</w:t>
       </w:r>
       <w:r w:rsidRPr="00E67BCB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ūstamības prasībām, atzīmējiet tab</w:t>
       </w:r>
       <w:r w:rsidR="00886B0A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ulā konkrētajā ailē “Atbilst”; 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00E67BCB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>) ja pārbaudāmais aspekts neatbilst noteiktajām piekļūstamības prasībām, atzīmējiet “Neatbilst”; 3) ja pārbaudāmais elements neatrodas izvēlētajā lapā, atzīmējiet “Nav attiecināms”. Šūnām, kurās norādīts “Neatbilst”, ieteicams pievienot komentāru , kas tieši neatbilst. Šī informācija būs nepieciešama, aizpildot piekļūstamības paziņojuma formu.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="329336D6" w14:textId="64B4D1DF" w:rsidR="00795B0F" w:rsidRPr="0048532B" w:rsidRDefault="00795B0F" w:rsidP="00795B0F">
+    <w:p w14:paraId="329336D6" w14:textId="76D7D616" w:rsidR="00795B0F" w:rsidRPr="0048532B" w:rsidRDefault="00795B0F" w:rsidP="00795B0F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E67BCB">
+      <w:r w:rsidRPr="00530A21">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>Pārbaudi apstiprināja (vārds, uzvārds, amats):</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="0048532B">
+        <w:t>Pārbaudi apstiprināja:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00530A21">
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Solvita M</w:t>
+      </w:r>
+      <w:r w:rsidR="0048532B" w:rsidRPr="00530A21">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>artinsone, Ārlietu ministrijas K</w:t>
       </w:r>
-      <w:r w:rsidRPr="0048532B">
+      <w:r w:rsidRPr="00530A21">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>omunikācijas grupas vadītāja</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54AB82D6" w14:textId="77777777" w:rsidR="00795B0F" w:rsidRPr="00E67BCB" w:rsidRDefault="00795B0F" w:rsidP="00795B0F">
+    <w:p w14:paraId="654EDD21" w14:textId="621649A6" w:rsidR="0040253C" w:rsidRPr="00E67BCB" w:rsidRDefault="00795B0F" w:rsidP="000C5DC1">
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E67BCB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>* Pārbaudes protokolu apstiprina atbilstoši iestādē noteiktajai iekšējai dokumentu aprites kārtībai.</w:t>
       </w:r>
-    </w:p>
-[...48 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="1D863A5E" w14:textId="042EC079" w:rsidR="00332C98" w:rsidRPr="00E67BCB" w:rsidRDefault="00886B0A" w:rsidP="00886B0A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>KOMENTĀRI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4179F9E5" w14:textId="1604546B" w:rsidR="00332C98" w:rsidRPr="00E67BCB" w:rsidRDefault="00B37734" w:rsidP="00332C98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>V</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">eicot tīmekļvietnes novērtēšanu </w:t>
+        <w:t xml:space="preserve">Veicot tīmekļvietnes novērtēšanu </w:t>
       </w:r>
       <w:r w:rsidR="00886B0A">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>atbilstoši piekļūstamības prasībām</w:t>
       </w:r>
       <w:r w:rsidRPr="00B37734">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ar rīka </w:t>
       </w:r>
       <w:r w:rsidRPr="009E2CA0">
         <w:rPr>
           <w:i/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Wave</w:t>
@@ -2629,50 +2593,51 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39263954" w14:textId="1B16101C" w:rsidR="00332C98" w:rsidRPr="00E67BCB" w:rsidRDefault="009E2CA0" w:rsidP="00332C98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">atsevišķiem </w:t>
       </w:r>
       <w:r w:rsidR="00332C98" w:rsidRPr="00E67BCB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>attēliem nav pievienots atbilstošs alternatīvais teksts,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A7217B9" w14:textId="771791B2" w:rsidR="00332C98" w:rsidRPr="00E67BCB" w:rsidRDefault="00E67BCB" w:rsidP="00332C98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2713,52 +2678,50 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E2CA0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">attēls </w:t>
       </w:r>
       <w:r w:rsidR="00FB472F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>satur</w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="00332C98" w:rsidRPr="00E67BCB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> tekstu</w:t>
       </w:r>
       <w:r w:rsidR="00C040CD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> sīkā drukā</w:t>
       </w:r>
       <w:r w:rsidR="00332C98" w:rsidRPr="00E67BCB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
@@ -2812,206 +2775,194 @@
       <w:r w:rsidRPr="00E67BCB">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Tīmekļvietnē ievietotie tiešraides video tiek publicēti bez titru izvēles iespējas, taču zem video ir tā detalizēts apraksts. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D570979" w14:textId="77777777" w:rsidR="00854DE5" w:rsidRPr="00E67BCB" w:rsidRDefault="00854DE5" w:rsidP="00332C98">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00854DE5" w:rsidRPr="00E67BCB" w:rsidSect="00FC4BFE">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="624" w:right="680" w:bottom="284" w:left="680" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="039C6B81" w14:textId="77777777" w:rsidR="00725116" w:rsidRDefault="00725116">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="59E766DE" w14:textId="77777777" w:rsidR="00725116" w:rsidRDefault="00725116">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DokChampa">
-    <w:altName w:val="Cambria"/>
-[...4 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="83000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1931039397"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="1A9E3BAF" w14:textId="2F5EEC1F" w:rsidR="009403E7" w:rsidRDefault="00114959">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00FB472F">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="43645D53" w14:textId="77777777" w:rsidR="009403E7" w:rsidRDefault="00FB472F">
+  <w:p w14:paraId="43645D53" w14:textId="77777777" w:rsidR="009403E7" w:rsidRDefault="000C5DC1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0FAF711E" w14:textId="77777777" w:rsidR="00725116" w:rsidRDefault="00725116">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="233B1FD3" w14:textId="77777777" w:rsidR="00725116" w:rsidRDefault="00725116">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C623B8D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6652DC58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cstheme="minorBidi" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="21"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3098,139 +3049,147 @@
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="170"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00795B0F"/>
+    <w:rsid w:val="000C5DC1"/>
     <w:rsid w:val="00114959"/>
     <w:rsid w:val="002728A9"/>
     <w:rsid w:val="002D14E0"/>
     <w:rsid w:val="00332C98"/>
+    <w:rsid w:val="003805A9"/>
+    <w:rsid w:val="003C3B1C"/>
     <w:rsid w:val="0040253C"/>
     <w:rsid w:val="0048532B"/>
+    <w:rsid w:val="00530A21"/>
     <w:rsid w:val="00725116"/>
     <w:rsid w:val="00764633"/>
     <w:rsid w:val="00795B0F"/>
     <w:rsid w:val="00854DE5"/>
     <w:rsid w:val="00886B0A"/>
+    <w:rsid w:val="009C07A8"/>
     <w:rsid w:val="009E2CA0"/>
     <w:rsid w:val="00AD77F4"/>
     <w:rsid w:val="00B37734"/>
     <w:rsid w:val="00C040CD"/>
     <w:rsid w:val="00CD3825"/>
     <w:rsid w:val="00E67BCB"/>
+    <w:rsid w:val="00EF6F85"/>
     <w:rsid w:val="00F314A8"/>
+    <w:rsid w:val="00F73F8D"/>
     <w:rsid w:val="00FB472F"/>
     <w:rsid w:val="00FB70DD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:bidi="lo-LA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7E0BFE3A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{062AAF75-EA9E-4AD6-B273-69F9393DF852}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3292,101 +3251,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -3558,50 +3514,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00795B0F"/>
     <w:pPr>
       <w:spacing w:line="312" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -3778,63 +3739,75 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E67BCB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E67BCB"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009C07A8"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfa.gov.lv/lv/latvija-eiropas-savieniba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfa.gov.lv/lv/jaunumi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfa.gov.lv/lv/ministrijas-kontakti" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfa.gov.lv/lv/parstavniecibu-pakalpojumi" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfa.gov.lv/lv/ekonomiska-sadarbiba-un-areja-tirdznieciba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfa.gov.lv/lv/latvija-eiropas-savieniba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfa.gov.lv/lv/jaunumi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfa.gov.lv/lv/ministrijas-kontakti" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfa.gov.lv/lv/parstavniecibu-pakalpojumi" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mfa.gov.lv/lv/ekonomiska-sadarbiba-un-areja-tirdznieciba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4056,72 +4029,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>2096</Words>
-  <Characters>1195</Characters>
+  <Words>2012</Words>
+  <Characters>1148</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MFA Latvia</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3285</CharactersWithSpaces>
+  <CharactersWithSpaces>3154</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Luize Marija Zalcmane</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>