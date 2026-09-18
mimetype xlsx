--- v10 (2026-08-26)
+++ v11 (2026-09-18)
@@ -5,81 +5,81 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ik162\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A3AF9E5A-1FB1-4056-A68E-FB3BF8FCE87B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B5B572B5-DD55-4536-9A51-8A627EBBD94F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{E0684BFE-0171-46B9-8A58-D9BE57A564AC}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$B$8:$F$188</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$B$5:$E$188</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$B$8:$E$187</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$B$5:$E$187</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="367" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="365" uniqueCount="212">
   <si>
     <t>jurists</t>
   </si>
   <si>
     <t>trešais sekretārs</t>
   </si>
   <si>
     <t>padomnieks</t>
   </si>
   <si>
     <t>pirmais sekretārs</t>
   </si>
   <si>
     <t>vecākais referents</t>
   </si>
   <si>
     <t>ārkārtējais un pilnvarotais vēstnieks</t>
   </si>
   <si>
     <t>valsts sekretārs</t>
   </si>
   <si>
     <t>Andžejs Viļumsons</t>
   </si>
   <si>
@@ -97,53 +97,50 @@
   <si>
     <t>nodaļas vadītāja vietnieks</t>
   </si>
   <si>
     <t>valsts sekretāra vietnieks Eiropas lietās</t>
   </si>
   <si>
     <t>Ingrīda Levrence</t>
   </si>
   <si>
     <t>direkcijas vadītājs</t>
   </si>
   <si>
     <t>speciālo uzdevumu vēstnieks</t>
   </si>
   <si>
     <t>valsts sekretāra vietnieks - politiskais direktors</t>
   </si>
   <si>
     <t>Ivars Lasis</t>
   </si>
   <si>
     <t>Agnese Kalniņa</t>
   </si>
   <si>
-    <t>Dāvis Baiža</t>
-[...1 lines deleted...]
-  <si>
     <t>Agnese Saliņa</t>
   </si>
   <si>
     <t>juriskonsults</t>
   </si>
   <si>
     <t>Normunds Staris</t>
   </si>
   <si>
     <t>Artis Zaļūksnis</t>
   </si>
   <si>
     <t>Katrīna  Leitāne</t>
   </si>
   <si>
     <t>Kristīna Viļkovska</t>
   </si>
   <si>
     <t>Gints Serafinovičs</t>
   </si>
   <si>
     <t>Alvis Pabērzs</t>
   </si>
   <si>
     <t>Artūrs Ivanovs</t>
@@ -232,104 +229,89 @@
   <si>
     <t>konsuls, konsulāta vadītājs</t>
   </si>
   <si>
     <t>Klāvs Sniedze</t>
   </si>
   <si>
     <t>vicekonsuls</t>
   </si>
   <si>
     <t>Iveta Šustere</t>
   </si>
   <si>
     <t>Silva Kalniņa</t>
   </si>
   <si>
     <t>Ineta Žgute</t>
   </si>
   <si>
     <t>Kārlis Eihenbaums</t>
   </si>
   <si>
     <t>Vilmārs Heniņš</t>
   </si>
   <si>
-    <t>Alda Vanaga</t>
-[...1 lines deleted...]
-  <si>
     <t>Georgs Zommers</t>
   </si>
   <si>
     <t>Inga Graudiņa-Broša</t>
   </si>
   <si>
     <t>Inga Skujiņa</t>
   </si>
   <si>
     <t>Raimonds Oškalns</t>
   </si>
   <si>
-    <t>Andris Razāns</t>
-[...1 lines deleted...]
-  <si>
     <t>Agnese Vilde</t>
   </si>
   <si>
     <t>Jānis Zlamets</t>
   </si>
   <si>
-    <t>Lelde Līce-Līcīte</t>
-[...1 lines deleted...]
-  <si>
     <t>Alise Balode</t>
   </si>
   <si>
     <t>Atis Lots</t>
   </si>
   <si>
     <t>Ilvija Birkhāne</t>
   </si>
   <si>
     <t>Zane Rozenberga</t>
   </si>
   <si>
     <t>Elīna Zīlīte-Peniķe</t>
   </si>
   <si>
     <t>Edīte Medne</t>
   </si>
   <si>
-    <t>Ieva Briede</t>
-[...1 lines deleted...]
-  <si>
     <t>Jurijs Pogrebņaks</t>
   </si>
   <si>
-    <t>Juris Štālmeistars</t>
-[...1 lines deleted...]
-  <si>
     <t>Elīna Grintāle</t>
   </si>
   <si>
     <t>Guna Āboltiņa</t>
   </si>
   <si>
     <t>Mārtiņš Legzdiņš</t>
   </si>
   <si>
     <t>Elita Gavele</t>
   </si>
   <si>
     <t>Jānis Bērziņš</t>
   </si>
   <si>
     <t>Solveiga Silkalna</t>
   </si>
   <si>
     <t>Edgars Bondars</t>
   </si>
   <si>
     <t>Māris Riekstiņš</t>
   </si>
   <si>
     <t>Solvita Āboltiņa</t>
@@ -352,53 +334,50 @@
   <si>
     <t>Ilgvars Kļava</t>
   </si>
   <si>
     <t>Ivars Pundurs</t>
   </si>
   <si>
     <t>Sanita Pavļuta-Deslandes</t>
   </si>
   <si>
     <t>Elita Kuzma</t>
   </si>
   <si>
     <t>Svetlana Daukante</t>
   </si>
   <si>
     <t>Reinis Trokša</t>
   </si>
   <si>
     <t>Vita Freimane</t>
   </si>
   <si>
     <t>Indulis Bērziņš</t>
   </si>
   <si>
-    <t>Filips Dobrājs</t>
-[...1 lines deleted...]
-  <si>
     <t>ģenerālinspektors</t>
   </si>
   <si>
     <t>Normans Penke</t>
   </si>
   <si>
     <t>Inga Kalniņa</t>
   </si>
   <si>
     <t>Ineta Vilcāne</t>
   </si>
   <si>
     <t>Ingars Veicis</t>
   </si>
   <si>
     <t>Edvards Rubīns</t>
   </si>
   <si>
     <t>Ieva Bernāne</t>
   </si>
   <si>
     <t>Iļja Minko</t>
   </si>
   <si>
     <t>Olga Narnicka</t>
@@ -544,53 +523,50 @@
   <si>
     <t>Ilze Purviņa</t>
   </si>
   <si>
     <t>Dāvis Daudzvārdis</t>
   </si>
   <si>
     <t>Samija Šerifa</t>
   </si>
   <si>
     <t>Ģirts Jaunzems</t>
   </si>
   <si>
     <t>Andrejs Pildegovičs</t>
   </si>
   <si>
     <t>Zane Petre</t>
   </si>
   <si>
     <t>Inga Sergeiceva</t>
   </si>
   <si>
     <t>Pauls Gailītis</t>
   </si>
   <si>
-    <t>Madara Limba</t>
-[...1 lines deleted...]
-  <si>
     <t>Mārcis Maksims</t>
   </si>
   <si>
     <t>Inga Krastiņa</t>
   </si>
   <si>
     <t>Lienīte Burmeistare-Skuja</t>
   </si>
   <si>
     <t>Māris Rumpe</t>
   </si>
   <si>
     <t>Loreta Megne</t>
   </si>
   <si>
     <t>Anda Mende</t>
   </si>
   <si>
     <t>Dina Giluce</t>
   </si>
   <si>
     <t>Olga Cepurīte</t>
   </si>
   <si>
     <t>Lolita Lenkeviča</t>
@@ -619,272 +595,300 @@
   <si>
     <t>Agita Briča</t>
   </si>
   <si>
     <t>Egija Eglīte</t>
   </si>
   <si>
     <t>Solvita Sāre</t>
   </si>
   <si>
     <t>Aelita Čākure</t>
   </si>
   <si>
     <t>Stella Ankrava</t>
   </si>
   <si>
     <t>Ilze Landiša</t>
   </si>
   <si>
     <t>Elīna Tanne</t>
   </si>
   <si>
     <t>Santa Krūze</t>
   </si>
   <si>
-    <t>Egita Lase</t>
-[...1 lines deleted...]
-  <si>
     <t>Līga Renkmane</t>
   </si>
   <si>
     <t>Svetlana Romanovska</t>
   </si>
   <si>
     <t>Kristīne  Puriņa</t>
   </si>
   <si>
     <t>Kristīne Rogule</t>
   </si>
   <si>
     <t>Vita Studente</t>
   </si>
   <si>
     <t>vecākais jurists</t>
   </si>
   <si>
     <t>Vineta Gasūna</t>
   </si>
   <si>
     <t>Baiba Melentjeva</t>
   </si>
   <si>
     <t>Ance Kaķe</t>
   </si>
   <si>
     <t>Alise Egija Bezručko</t>
   </si>
   <si>
     <t>Anda Poro</t>
   </si>
   <si>
-    <t>Kristīne Lauritsa</t>
-[...1 lines deleted...]
-  <si>
     <t>Paula Vociša</t>
   </si>
   <si>
-    <t>Amatpersonām, kuras ir pilnvarotas pieņemt vai sagatavot pārvaldes lēmumus, aprēķinātais atalgojums 2026.gada jūlija mēnesī</t>
-[...1 lines deleted...]
-  <si>
     <t>Solveiga Latkovska</t>
   </si>
   <si>
     <t>Kristīne Cukure</t>
   </si>
   <si>
     <t>Rināta Šuste</t>
+  </si>
+  <si>
+    <t>Amatpersonām, kuras ir pilnvarotas pieņemt vai sagatavot pārvaldes lēmumus, aprēķinātais atalgojums 2026.gada augusta mēnesī</t>
+  </si>
+  <si>
+    <t>Ilze Rūse</t>
+  </si>
+  <si>
+    <t>Ieva Cēsniece</t>
+  </si>
+  <si>
+    <t>Sanita Ulmane</t>
+  </si>
+  <si>
+    <t>Reinis Brusbārdis</t>
+  </si>
+  <si>
+    <t>Juris Poikāns</t>
+  </si>
+  <si>
+    <t>Juris Pēkalis</t>
+  </si>
+  <si>
+    <t>Kaspars Krumholcs</t>
+  </si>
+  <si>
+    <t>Zigmārs Zilgalvis</t>
+  </si>
+  <si>
+    <t>Katarina Plātere</t>
+  </si>
+  <si>
+    <t>deprtamenta direktora vietnieks</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color indexed="11"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="11"/>
-      <name val="Arial"/>
-[...6 lines deleted...]
-      <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-    <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="1"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1165,53 +1169,55 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B0677F2-E3A2-4EE3-B84B-2BBA6F57EF71}">
-  <dimension ref="B2:H190"/>
+  <dimension ref="B1:E190"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="C5" sqref="C5:E6"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="9.33203125" style="1"/>
     <col min="3" max="3" width="31.83203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="62.6640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="29.1640625" style="1" customWidth="1"/>
     <col min="6" max="196" width="9.33203125" style="1"/>
     <col min="197" max="197" width="41.33203125" style="1" customWidth="1"/>
     <col min="198" max="199" width="30.5" style="1" customWidth="1"/>
     <col min="200" max="452" width="9.33203125" style="1"/>
     <col min="453" max="453" width="41.33203125" style="1" customWidth="1"/>
     <col min="454" max="455" width="30.5" style="1" customWidth="1"/>
     <col min="456" max="708" width="9.33203125" style="1"/>
     <col min="709" max="709" width="41.33203125" style="1" customWidth="1"/>
     <col min="710" max="711" width="30.5" style="1" customWidth="1"/>
     <col min="712" max="964" width="9.33203125" style="1"/>
     <col min="965" max="965" width="41.33203125" style="1" customWidth="1"/>
     <col min="966" max="967" width="30.5" style="1" customWidth="1"/>
     <col min="968" max="1220" width="9.33203125" style="1"/>
     <col min="1221" max="1221" width="41.33203125" style="1" customWidth="1"/>
     <col min="1222" max="1223" width="30.5" style="1" customWidth="1"/>
     <col min="1224" max="1476" width="9.33203125" style="1"/>
     <col min="1477" max="1477" width="41.33203125" style="1" customWidth="1"/>
     <col min="1478" max="1479" width="30.5" style="1" customWidth="1"/>
@@ -1367,2658 +1373,2665 @@
     <col min="14278" max="14279" width="30.5" style="1" customWidth="1"/>
     <col min="14280" max="14532" width="9.33203125" style="1"/>
     <col min="14533" max="14533" width="41.33203125" style="1" customWidth="1"/>
     <col min="14534" max="14535" width="30.5" style="1" customWidth="1"/>
     <col min="14536" max="14788" width="9.33203125" style="1"/>
     <col min="14789" max="14789" width="41.33203125" style="1" customWidth="1"/>
     <col min="14790" max="14791" width="30.5" style="1" customWidth="1"/>
     <col min="14792" max="15044" width="9.33203125" style="1"/>
     <col min="15045" max="15045" width="41.33203125" style="1" customWidth="1"/>
     <col min="15046" max="15047" width="30.5" style="1" customWidth="1"/>
     <col min="15048" max="15300" width="9.33203125" style="1"/>
     <col min="15301" max="15301" width="41.33203125" style="1" customWidth="1"/>
     <col min="15302" max="15303" width="30.5" style="1" customWidth="1"/>
     <col min="15304" max="15556" width="9.33203125" style="1"/>
     <col min="15557" max="15557" width="41.33203125" style="1" customWidth="1"/>
     <col min="15558" max="15559" width="30.5" style="1" customWidth="1"/>
     <col min="15560" max="15812" width="9.33203125" style="1"/>
     <col min="15813" max="15813" width="41.33203125" style="1" customWidth="1"/>
     <col min="15814" max="15815" width="30.5" style="1" customWidth="1"/>
     <col min="15816" max="16068" width="9.33203125" style="1"/>
     <col min="16069" max="16069" width="41.33203125" style="1" customWidth="1"/>
     <col min="16070" max="16071" width="30.5" style="1" customWidth="1"/>
     <col min="16072" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
+    <row r="1" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+    </row>
     <row r="2" spans="2:5" x14ac:dyDescent="0.15">
-      <c r="C2" s="19" t="s">
-[...3 lines deleted...]
-      <c r="E2" s="19"/>
+      <c r="B2" s="16"/>
+      <c r="C2" s="18" t="s">
+        <v>139</v>
+      </c>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
     </row>
     <row r="3" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="B3" s="16"/>
+      <c r="C3" s="16"/>
+      <c r="D3" s="16"/>
       <c r="E3" s="2"/>
     </row>
     <row r="4" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="B4" s="16"/>
+      <c r="C4" s="16"/>
+      <c r="D4" s="16"/>
       <c r="E4" s="2"/>
     </row>
     <row r="5" spans="2:5" x14ac:dyDescent="0.15">
-      <c r="C5" s="18" t="s">
-[...3 lines deleted...]
-      <c r="E5" s="18"/>
+      <c r="B5" s="16"/>
+      <c r="C5" s="17" t="s">
+        <v>201</v>
+      </c>
+      <c r="D5" s="17"/>
+      <c r="E5" s="17"/>
     </row>
     <row r="6" spans="2:5" x14ac:dyDescent="0.15">
-      <c r="C6" s="18"/>
-[...1 lines deleted...]
-      <c r="E6" s="18"/>
+      <c r="B6" s="16"/>
+      <c r="C6" s="17"/>
+      <c r="D6" s="17"/>
+      <c r="E6" s="17"/>
+    </row>
+    <row r="7" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B7" s="16"/>
+      <c r="C7" s="16"/>
+      <c r="D7" s="16"/>
+      <c r="E7" s="16"/>
     </row>
     <row r="8" spans="2:5" ht="31.5" x14ac:dyDescent="0.15">
       <c r="B8" s="4" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="D8" s="10" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
     </row>
     <row r="9" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B9" s="7">
         <v>1</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="E9" s="16">
-        <v>3008.58</v>
+      <c r="E9" s="15">
+        <v>2741.25</v>
       </c>
     </row>
     <row r="10" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B10" s="7">
         <v>2</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="E10" s="16">
-        <v>2473.5</v>
+      <c r="E10" s="15">
+        <v>2024.37</v>
       </c>
     </row>
     <row r="11" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B11" s="7">
         <v>3</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="E11" s="16">
-        <v>6224.04</v>
+      <c r="E11" s="15">
+        <v>3442.28</v>
       </c>
     </row>
     <row r="12" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B12" s="7">
         <v>4</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>6424.93</v>
+        <v>5</v>
+      </c>
+      <c r="E12" s="15">
+        <v>2699.54</v>
       </c>
     </row>
     <row r="13" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B13" s="7">
         <v>5</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="E13" s="16">
-        <v>6489.29</v>
+      <c r="E13" s="15">
+        <v>3737.83</v>
       </c>
     </row>
     <row r="14" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B14" s="7">
         <v>6</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="E14" s="16">
-        <v>5337.95</v>
+      <c r="E14" s="15">
+        <v>3785.6000000000004</v>
       </c>
     </row>
     <row r="15" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B15" s="7">
         <v>7</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="E15" s="16">
-        <v>2043.32</v>
+      <c r="E15" s="15">
+        <v>1925.55</v>
       </c>
     </row>
     <row r="16" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B16" s="7">
         <v>8</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="E16" s="16">
-        <v>6756.8399999999992</v>
+      <c r="E16" s="15">
+        <v>4545.42</v>
       </c>
     </row>
     <row r="17" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B17" s="7">
         <v>9</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>74</v>
+        <v>195</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>5597.88</v>
+        <v>4</v>
+      </c>
+      <c r="E17" s="15">
+        <v>1904.45</v>
       </c>
     </row>
     <row r="18" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B18" s="7">
         <v>10</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>204</v>
+        <v>27</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>1913.01</v>
+        <v>11</v>
+      </c>
+      <c r="E18" s="15">
+        <v>1769.42</v>
       </c>
     </row>
     <row r="19" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B19" s="7">
         <v>11</v>
       </c>
-      <c r="C19" s="7" t="s">
-        <v>28</v>
+      <c r="C19" s="9" t="s">
+        <v>152</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>5997.2699999999995</v>
+        <v>4</v>
+      </c>
+      <c r="E19" s="15">
+        <v>1815.28</v>
       </c>
     </row>
     <row r="20" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B20" s="7">
         <v>12</v>
       </c>
       <c r="C20" s="9" t="s">
-        <v>159</v>
+        <v>194</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="E20" s="16">
-        <v>1518.26</v>
+      <c r="E20" s="15">
+        <v>1954.7600000000002</v>
       </c>
     </row>
     <row r="21" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B21" s="7">
         <v>13</v>
       </c>
-      <c r="C21" s="9" t="s">
-        <v>203</v>
+      <c r="C21" s="7" t="s">
+        <v>122</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>2563.81</v>
+        <v>9</v>
+      </c>
+      <c r="E21" s="15">
+        <v>2254.81</v>
       </c>
     </row>
     <row r="22" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B22" s="7">
         <v>14</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>129</v>
+        <v>167</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>2753.37</v>
+        <v>3</v>
+      </c>
+      <c r="E22" s="15">
+        <v>1293.1500000000001</v>
       </c>
     </row>
     <row r="23" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B23" s="7">
         <v>15</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>4825.9800000000005</v>
+        <v>11</v>
+      </c>
+      <c r="E23" s="15">
+        <v>2537.1</v>
       </c>
     </row>
     <row r="24" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B24" s="7">
         <v>16</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>205</v>
+        <v>127</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>4880.9299999999994</v>
+        <v>9</v>
+      </c>
+      <c r="E24" s="15">
+        <v>2201.66</v>
       </c>
     </row>
     <row r="25" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B25" s="7">
         <v>17</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>134</v>
+        <v>115</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>2343.77</v>
+        <v>2</v>
+      </c>
+      <c r="E25" s="15">
+        <v>2610.12</v>
       </c>
     </row>
     <row r="26" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B26" s="7">
         <v>18</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>122</v>
+        <v>175</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>3351.09</v>
+        <v>4</v>
+      </c>
+      <c r="E26" s="15">
+        <v>1590.38</v>
       </c>
     </row>
     <row r="27" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B27" s="7">
         <v>19</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>183</v>
+        <v>86</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>913.04</v>
+        <v>5</v>
+      </c>
+      <c r="E27" s="15">
+        <v>207.66000000000003</v>
       </c>
     </row>
     <row r="28" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B28" s="7">
         <v>20</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>92</v>
+        <v>158</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="E28" s="13">
-        <v>8959.85</v>
+      <c r="E28" s="15">
+        <v>4475.8200000000006</v>
       </c>
     </row>
     <row r="29" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B29" s="7">
         <v>21</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>70</v>
+        <v>7</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>2805.04</v>
+        <v>6</v>
+      </c>
+      <c r="E29" s="15">
+        <v>4932.58</v>
       </c>
     </row>
     <row r="30" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B30" s="7">
         <v>22</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>165</v>
+        <v>125</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>1279.8</v>
+        <v>1</v>
+      </c>
+      <c r="E30" s="15">
+        <v>1737.9299999999998</v>
       </c>
     </row>
     <row r="31" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B31" s="7">
         <v>23</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>7</v>
+        <v>132</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>8427.02</v>
+        <v>21</v>
+      </c>
+      <c r="E31" s="15">
+        <v>1010.29</v>
       </c>
     </row>
     <row r="32" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B32" s="7">
         <v>24</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>132</v>
+        <v>23</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="33" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+      <c r="E32" s="15">
+        <v>2965.4399999999996</v>
+      </c>
+    </row>
+    <row r="33" spans="2:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B33" s="7">
         <v>25</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>139</v>
+        <v>28</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>3996.3399999999997</v>
+        <v>12</v>
+      </c>
+      <c r="E33" s="15">
+        <v>3063.24</v>
       </c>
     </row>
     <row r="34" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B34" s="7">
         <v>26</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>24</v>
+        <v>71</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="35" spans="2:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+        <v>5</v>
+      </c>
+      <c r="E34" s="15">
+        <v>4421.7400000000007</v>
+      </c>
+    </row>
+    <row r="35" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B35" s="7">
         <v>27</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>29</v>
+        <v>90</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>3804.82</v>
+        <v>5</v>
+      </c>
+      <c r="E35" s="15">
+        <v>4218.7300000000005</v>
       </c>
     </row>
     <row r="36" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B36" s="7">
         <v>28</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>75</v>
+        <v>193</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>4733.2400000000007</v>
+        <v>4</v>
+      </c>
+      <c r="E36" s="15">
+        <v>2208</v>
       </c>
     </row>
     <row r="37" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B37" s="7">
         <v>29</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>96</v>
+        <v>133</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="E37" s="16">
-        <v>5862.14</v>
+      <c r="E37" s="15">
+        <v>2713.0899999999997</v>
       </c>
     </row>
     <row r="38" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B38" s="7">
         <v>30</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>202</v>
+        <v>32</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>2657.42</v>
+        <v>2</v>
+      </c>
+      <c r="E38" s="15">
+        <v>4989.41</v>
       </c>
     </row>
     <row r="39" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B39" s="7">
         <v>31</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>140</v>
+        <v>51</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="E39" s="16">
-        <v>6200.47</v>
+      <c r="E39" s="15">
+        <v>4360.8</v>
       </c>
     </row>
     <row r="40" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B40" s="7">
         <v>32</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>33</v>
+        <v>155</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>3087</v>
+        <v>5</v>
+      </c>
+      <c r="E40" s="15">
+        <v>3322.51</v>
       </c>
     </row>
     <row r="41" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B41" s="7">
         <v>33</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>52</v>
+        <v>173</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>4882.2</v>
+        <v>2</v>
+      </c>
+      <c r="E41" s="15">
+        <v>2928.01</v>
       </c>
     </row>
     <row r="42" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B42" s="7">
         <v>34</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>20</v>
+        <v>168</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>5649.46</v>
+        <v>1</v>
+      </c>
+      <c r="E42" s="15">
+        <v>1856.86</v>
       </c>
     </row>
     <row r="43" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B43" s="7">
         <v>35</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>162</v>
+        <v>83</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="E43" s="16">
-        <v>3243.08</v>
+      <c r="E43" s="15">
+        <v>4586.24</v>
       </c>
     </row>
     <row r="44" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B44" s="7">
         <v>36</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>181</v>
+        <v>147</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1166.9899999999998</v>
+        <v>4</v>
+      </c>
+      <c r="E44" s="15">
+        <v>1845.5100000000002</v>
       </c>
     </row>
     <row r="45" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B45" s="7">
         <v>37</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>176</v>
+        <v>150</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2037</v>
+        <v>151</v>
+      </c>
+      <c r="E45" s="15">
+        <v>4427.91</v>
       </c>
     </row>
     <row r="46" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B46" s="7">
         <v>38</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>89</v>
+        <v>54</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="E46" s="16">
-        <v>4819.79</v>
+      <c r="E46" s="15">
+        <v>0</v>
       </c>
     </row>
     <row r="47" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B47" s="7">
         <v>39</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>154</v>
+        <v>75</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>4</v>
-[...5 lines deleted...]
-    <row r="48" spans="2:5" ht="15.75" x14ac:dyDescent="0.15">
+        <v>8</v>
+      </c>
+      <c r="E47" s="15">
+        <v>3886.9099999999994</v>
+      </c>
+    </row>
+    <row r="48" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B48" s="7">
         <v>40</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>157</v>
+        <v>104</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>8786.43</v>
+        <v>9</v>
+      </c>
+      <c r="E48" s="15">
+        <v>2315.86</v>
       </c>
     </row>
     <row r="49" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B49" s="7">
         <v>41</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>55</v>
+        <v>179</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>9246.27</v>
+        <v>2</v>
+      </c>
+      <c r="E49" s="15">
+        <v>2820.04</v>
       </c>
     </row>
     <row r="50" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B50" s="7">
         <v>42</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="E50" s="16">
-        <v>4630.3</v>
+      <c r="E50" s="15">
+        <v>2972.04</v>
       </c>
     </row>
     <row r="51" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B51" s="7">
         <v>43</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="D51" s="7" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>2082</v>
+        <v>5</v>
+      </c>
+      <c r="E51" s="15">
+        <v>207.66000000000003</v>
       </c>
     </row>
     <row r="52" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B52" s="7">
         <v>44</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>187</v>
+        <v>172</v>
       </c>
       <c r="D52" s="7" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>3499.55</v>
+        <v>1</v>
+      </c>
+      <c r="E52" s="15">
+        <v>1771.9399999999998</v>
       </c>
     </row>
     <row r="53" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B53" s="7">
         <v>45</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>194</v>
+        <v>77</v>
       </c>
       <c r="D53" s="7" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>3770.43</v>
+        <v>11</v>
+      </c>
+      <c r="E53" s="15">
+        <v>3219.3199999999997</v>
       </c>
     </row>
     <row r="54" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B54" s="7">
         <v>46</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>86</v>
+        <v>184</v>
       </c>
       <c r="D54" s="7" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>7185.38</v>
+        <v>2</v>
+      </c>
+      <c r="E54" s="15">
+        <v>1978.6799999999998</v>
       </c>
     </row>
     <row r="55" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B55" s="7">
         <v>47</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>100</v>
+        <v>74</v>
       </c>
       <c r="D55" s="7" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>8890.9499999999989</v>
+        <v>1</v>
+      </c>
+      <c r="E55" s="15">
+        <v>2032.8899999999999</v>
       </c>
     </row>
     <row r="56" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B56" s="7">
         <v>48</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>180</v>
+        <v>37</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="E56" s="16">
-        <v>1973.74</v>
+      <c r="E56" s="15">
+        <v>2891.07</v>
       </c>
     </row>
     <row r="57" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B57" s="7">
         <v>49</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>83</v>
+        <v>36</v>
       </c>
       <c r="D57" s="7" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>3257.1200000000003</v>
+        <v>9</v>
+      </c>
+      <c r="E57" s="15">
+        <v>2888.8199999999997</v>
       </c>
     </row>
     <row r="58" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B58" s="7">
         <v>50</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>192</v>
+        <v>41</v>
       </c>
       <c r="D58" s="7" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>3496.5</v>
+        <v>9</v>
+      </c>
+      <c r="E58" s="15">
+        <v>1600.23</v>
       </c>
     </row>
     <row r="59" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B59" s="7">
         <v>51</v>
       </c>
-      <c r="C59" s="7" t="s">
-[...6 lines deleted...]
-        <v>2283.7200000000003</v>
+      <c r="C59" s="9" t="s">
+        <v>176</v>
+      </c>
+      <c r="D59" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="E59" s="15">
+        <v>2758.38</v>
       </c>
     </row>
     <row r="60" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B60" s="7">
         <v>52</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="D60" s="7" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2731.38</v>
+        <v>11</v>
+      </c>
+      <c r="E60" s="15">
+        <v>3282.81</v>
       </c>
     </row>
     <row r="61" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B61" s="7">
         <v>53</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="D61" s="7" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>2529.67</v>
+        <v>5</v>
+      </c>
+      <c r="E61" s="15">
+        <v>5825.96</v>
       </c>
     </row>
     <row r="62" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B62" s="7">
         <v>54</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>42</v>
+        <v>78</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>4439.96</v>
+        <v>1</v>
+      </c>
+      <c r="E62" s="15">
+        <v>1662.85</v>
       </c>
     </row>
     <row r="63" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B63" s="7">
         <v>55</v>
       </c>
-      <c r="C63" s="9" t="s">
-[...6 lines deleted...]
-        <v>2562.7599999999998</v>
+      <c r="C63" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D63" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E63" s="15">
+        <v>2508</v>
       </c>
     </row>
     <row r="64" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B64" s="7">
         <v>56</v>
       </c>
-      <c r="C64" s="9" t="s">
-[...6 lines deleted...]
-        <v>3499.55</v>
+      <c r="C64" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D64" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E64" s="15">
+        <v>1801.3400000000001</v>
       </c>
     </row>
     <row r="65" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B65" s="7">
         <v>57</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>66</v>
+        <v>157</v>
       </c>
       <c r="D65" s="7" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>4023.83</v>
+        <v>5</v>
+      </c>
+      <c r="E65" s="15">
+        <v>4402.5599999999995</v>
       </c>
     </row>
     <row r="66" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B66" s="7">
         <v>58</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D66" s="7" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>4139.72</v>
+        <v>9</v>
+      </c>
+      <c r="E66" s="15">
+        <v>2699.81</v>
       </c>
     </row>
     <row r="67" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B67" s="7">
         <v>59</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>84</v>
+        <v>105</v>
       </c>
       <c r="D67" s="7" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2432.0400000000004</v>
+        <v>9</v>
+      </c>
+      <c r="E67" s="15">
+        <v>2502</v>
       </c>
     </row>
     <row r="68" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B68" s="7">
         <v>60</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>53</v>
+        <v>146</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>6706.59</v>
+        <v>4</v>
+      </c>
+      <c r="E68" s="15">
+        <v>1840</v>
       </c>
     </row>
     <row r="69" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B69" s="7">
         <v>61</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>43</v>
+        <v>203</v>
       </c>
       <c r="D69" s="7" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>3149.0600000000004</v>
+        <v>5</v>
+      </c>
+      <c r="E69" s="15">
+        <v>3168.91</v>
       </c>
     </row>
     <row r="70" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B70" s="7">
         <v>62</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>164</v>
+        <v>39</v>
       </c>
       <c r="D70" s="7" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-    <row r="71" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4</v>
+      </c>
+      <c r="E70" s="12">
+        <v>2407.96</v>
+      </c>
+    </row>
+    <row r="71" spans="2:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B71" s="7">
         <v>63</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>30</v>
+        <v>119</v>
       </c>
       <c r="D71" s="7" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>1796.6200000000001</v>
+        <v>2</v>
+      </c>
+      <c r="E71" s="15">
+        <v>2562</v>
       </c>
     </row>
     <row r="72" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B72" s="7">
         <v>64</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>112</v>
+        <v>33</v>
       </c>
       <c r="D72" s="7" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>2555.4700000000003</v>
+        <v>2</v>
+      </c>
+      <c r="E72" s="15">
+        <v>2724.67</v>
       </c>
     </row>
     <row r="73" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B73" s="7">
         <v>65</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>153</v>
+        <v>88</v>
       </c>
       <c r="D73" s="7" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>2436.12</v>
+        <v>9</v>
+      </c>
+      <c r="E73" s="15">
+        <v>2738.5</v>
       </c>
     </row>
     <row r="74" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B74" s="7">
         <v>66</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="D74" s="7" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>5588.83</v>
+        <v>99</v>
+      </c>
+      <c r="E74" s="15">
+        <v>4530.62</v>
       </c>
     </row>
     <row r="75" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B75" s="7">
         <v>67</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>40</v>
+        <v>124</v>
       </c>
       <c r="D75" s="7" t="s">
-        <v>4</v>
-[...5 lines deleted...]
-    <row r="76" spans="2:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>9</v>
+      </c>
+      <c r="E75" s="15">
+        <v>2529.84</v>
+      </c>
+    </row>
+    <row r="76" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B76" s="7">
         <v>68</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>126</v>
+        <v>72</v>
       </c>
       <c r="D76" s="7" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>3599.2000000000003</v>
+        <v>11</v>
+      </c>
+      <c r="E76" s="15">
+        <v>3529.5</v>
       </c>
     </row>
     <row r="77" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B77" s="7">
         <v>69</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>34</v>
+        <v>183</v>
       </c>
       <c r="D77" s="7" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1670.8700000000001</v>
+        <v>1</v>
+      </c>
+      <c r="E77" s="15">
+        <v>2037</v>
       </c>
     </row>
     <row r="78" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B78" s="7">
         <v>70</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>94</v>
+        <v>154</v>
       </c>
       <c r="D78" s="7" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>1660.83</v>
+        <v>1</v>
+      </c>
+      <c r="E78" s="15">
+        <v>1953.8600000000001</v>
       </c>
     </row>
     <row r="79" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B79" s="7">
         <v>71</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>97</v>
+        <v>202</v>
       </c>
       <c r="D79" s="7" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>6447.17</v>
+        <v>5</v>
+      </c>
+      <c r="E79" s="15">
+        <v>3951.23</v>
       </c>
     </row>
     <row r="80" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B80" s="7">
         <v>72</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="D80" s="7" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>3256.12</v>
+        <v>8</v>
+      </c>
+      <c r="E80" s="15">
+        <v>1097.1500000000001</v>
       </c>
     </row>
     <row r="81" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B81" s="7">
         <v>73</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="D81" s="7" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>4128.6899999999996</v>
+        <v>3</v>
+      </c>
+      <c r="E81" s="15">
+        <v>2502</v>
       </c>
     </row>
     <row r="82" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B82" s="7">
         <v>74</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>191</v>
+        <v>106</v>
       </c>
       <c r="D82" s="7" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>514.21</v>
+        <v>9</v>
+      </c>
+      <c r="E82" s="15">
+        <v>2429</v>
       </c>
     </row>
     <row r="83" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B83" s="7">
         <v>75</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>161</v>
+        <v>35</v>
       </c>
       <c r="D83" s="7" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1758.65</v>
+        <v>9</v>
+      </c>
+      <c r="E83" s="15">
+        <v>2949.13</v>
       </c>
     </row>
     <row r="84" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B84" s="7">
         <v>76</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>136</v>
+        <v>98</v>
       </c>
       <c r="D84" s="7" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>6196.94</v>
+        <v>4</v>
+      </c>
+      <c r="E84" s="15">
+        <v>1746</v>
       </c>
     </row>
     <row r="85" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B85" s="7">
         <v>77</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>41</v>
+        <v>128</v>
       </c>
       <c r="D85" s="7" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>3149.4199999999996</v>
+        <v>4</v>
+      </c>
+      <c r="E85" s="15">
+        <v>1466.9499999999998</v>
       </c>
     </row>
     <row r="86" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B86" s="7">
         <v>78</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="D86" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="E86" s="16">
-        <v>1180.05</v>
+      <c r="E86" s="15">
+        <v>2082</v>
       </c>
     </row>
     <row r="87" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B87" s="7">
         <v>79</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="D87" s="7" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>1975.7600000000002</v>
+        <v>1</v>
+      </c>
+      <c r="E87" s="15">
+        <v>1400</v>
       </c>
     </row>
     <row r="88" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B88" s="7">
         <v>80</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>104</v>
+        <v>65</v>
       </c>
       <c r="D88" s="7" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>2448.19</v>
+        <v>3</v>
+      </c>
+      <c r="E88" s="15">
+        <v>2621.14</v>
       </c>
     </row>
     <row r="89" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B89" s="7">
         <v>81</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>135</v>
+        <v>101</v>
       </c>
       <c r="D89" s="7" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>1680</v>
+        <v>8</v>
+      </c>
+      <c r="E89" s="15">
+        <v>4130.3099999999995</v>
       </c>
     </row>
     <row r="90" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B90" s="7">
         <v>82</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>109</v>
+        <v>163</v>
       </c>
       <c r="D90" s="7" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>2570.48</v>
+        <v>2</v>
+      </c>
+      <c r="E90" s="15">
+        <v>2621.0700000000002</v>
       </c>
     </row>
     <row r="91" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B91" s="7">
         <v>83</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>62</v>
+        <v>160</v>
       </c>
       <c r="D91" s="7" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>913.04</v>
+        <v>11</v>
+      </c>
+      <c r="E91" s="15">
+        <v>3436.6200000000003</v>
       </c>
     </row>
     <row r="92" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B92" s="7">
         <v>84</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D92" s="7" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>2402.2799999999997</v>
+        <v>5</v>
+      </c>
+      <c r="E92" s="15">
+        <v>4468.8100000000004</v>
       </c>
     </row>
     <row r="93" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B93" s="7">
         <v>85</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="D93" s="7" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>2711.7400000000002</v>
+        <v>9</v>
+      </c>
+      <c r="E93" s="15">
+        <v>2161.77</v>
       </c>
     </row>
     <row r="94" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B94" s="7">
         <v>86</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>171</v>
+        <v>14</v>
       </c>
       <c r="D94" s="7" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2989</v>
+        <v>5</v>
+      </c>
+      <c r="E94" s="15">
+        <v>4400.43</v>
       </c>
     </row>
     <row r="95" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B95" s="7">
         <v>87</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>167</v>
+        <v>18</v>
       </c>
       <c r="D95" s="7" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>1997.96</v>
+        <v>5</v>
+      </c>
+      <c r="E95" s="15">
+        <v>5372.0999999999995</v>
       </c>
     </row>
     <row r="96" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B96" s="7">
         <v>88</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>68</v>
+        <v>92</v>
       </c>
       <c r="D96" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="E96" s="16">
-        <v>5502.22</v>
+      <c r="E96" s="15">
+        <v>4907.38</v>
       </c>
     </row>
     <row r="97" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B97" s="7">
         <v>89</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>110</v>
+        <v>59</v>
       </c>
       <c r="D97" s="7" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>2916.29</v>
+        <v>58</v>
+      </c>
+      <c r="E97" s="15">
+        <v>1648.9999999999998</v>
       </c>
     </row>
     <row r="98" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B98" s="7">
         <v>90</v>
       </c>
-      <c r="C98" s="7" t="s">
-        <v>14</v>
+      <c r="C98" s="8" t="s">
+        <v>135</v>
       </c>
       <c r="D98" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="E98" s="16">
-        <v>4411.09</v>
+      <c r="E98" s="15">
+        <v>5365.9699999999993</v>
       </c>
     </row>
     <row r="99" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B99" s="7">
         <v>91</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>4817.6000000000004</v>
+        <v>81</v>
+      </c>
+      <c r="D99" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E99" s="15">
+        <v>4360.8</v>
       </c>
     </row>
     <row r="100" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B100" s="7">
         <v>92</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="D100" s="7" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>6779.19</v>
+        <v>9</v>
+      </c>
+      <c r="E100" s="15">
+        <v>2467.06</v>
       </c>
     </row>
     <row r="101" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B101" s="7">
         <v>93</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="D101" s="7" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>2942.0099999999998</v>
+        <v>5</v>
+      </c>
+      <c r="E101" s="15">
+        <v>4360.8</v>
       </c>
     </row>
     <row r="102" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B102" s="7">
         <v>94</v>
       </c>
-      <c r="C102" s="8" t="s">
-[...6 lines deleted...]
-        <v>6923.1900000000005</v>
+      <c r="C102" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D102" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E102" s="15">
+        <v>2787.19</v>
       </c>
     </row>
     <row r="103" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B103" s="7">
         <v>95</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>87</v>
+        <v>126</v>
       </c>
       <c r="D103" s="7" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>3139</v>
+        <v>1</v>
+      </c>
+      <c r="E103" s="15">
+        <v>2760.14</v>
       </c>
     </row>
     <row r="104" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B104" s="7">
         <v>96</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>115</v>
+        <v>76</v>
       </c>
       <c r="D104" s="7" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>2257.27</v>
+        <v>5</v>
+      </c>
+      <c r="E104" s="15">
+        <v>4904.2300000000005</v>
       </c>
     </row>
     <row r="105" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B105" s="7">
         <v>97</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>72</v>
+        <v>207</v>
       </c>
       <c r="D105" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="E105" s="16">
-        <v>4935.6400000000003</v>
+      <c r="E105" s="15">
+        <v>4518</v>
       </c>
     </row>
     <row r="106" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B106" s="7">
         <v>98</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>2620.23</v>
+        <v>206</v>
+      </c>
+      <c r="D106" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="E106" s="15">
+        <v>4594.28</v>
       </c>
     </row>
     <row r="107" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B107" s="7">
         <v>99</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>133</v>
+        <v>177</v>
       </c>
       <c r="D107" s="7" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2864.6</v>
+        <v>3</v>
+      </c>
+      <c r="E107" s="15">
+        <v>2700.58</v>
       </c>
     </row>
     <row r="108" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B108" s="7">
         <v>100</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>81</v>
+        <v>110</v>
       </c>
       <c r="D108" s="7" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>4976.4799999999996</v>
+        <v>1</v>
+      </c>
+      <c r="E108" s="15">
+        <v>1745.1000000000001</v>
       </c>
     </row>
     <row r="109" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B109" s="7">
         <v>101</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>82</v>
+        <v>117</v>
       </c>
       <c r="D109" s="7" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>4223.96</v>
+        <v>2</v>
+      </c>
+      <c r="E109" s="15">
+        <v>2216.34</v>
       </c>
     </row>
     <row r="110" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B110" s="7">
         <v>102</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>185</v>
+        <v>208</v>
       </c>
       <c r="D110" s="7" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>3312.85</v>
+        <v>5</v>
+      </c>
+      <c r="E110" s="15">
+        <v>4784.26</v>
       </c>
     </row>
     <row r="111" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B111" s="7">
         <v>103</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>117</v>
+        <v>210</v>
       </c>
       <c r="D111" s="7" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1504.9299999999998</v>
+        <v>5</v>
+      </c>
+      <c r="E111" s="15">
+        <v>4518</v>
       </c>
     </row>
     <row r="112" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B112" s="7">
         <v>104</v>
       </c>
       <c r="C112" s="7" t="s">
-        <v>124</v>
+        <v>24</v>
       </c>
       <c r="D112" s="7" t="s">
-        <v>2</v>
-[...5 lines deleted...]
-    <row r="113" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+      <c r="E112" s="15">
+        <v>3220.32</v>
+      </c>
+    </row>
+    <row r="113" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B113" s="7">
         <v>105</v>
       </c>
       <c r="C113" s="7" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="D113" s="7" t="s">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="114" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+        <v>5</v>
+      </c>
+      <c r="E113" s="15">
+        <v>3322.51</v>
+      </c>
+    </row>
+    <row r="114" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B114" s="7">
         <v>106</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="D114" s="7" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-    <row r="115" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+        <v>56</v>
+      </c>
+      <c r="E114" s="15">
+        <v>3517.27</v>
+      </c>
+    </row>
+    <row r="115" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B115" s="7">
         <v>107</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="D115" s="7" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-    <row r="116" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+      <c r="E115" s="15">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="116" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B116" s="7">
         <v>108</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>26</v>
+        <v>199</v>
       </c>
       <c r="D116" s="7" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-    <row r="117" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+        <v>3</v>
+      </c>
+      <c r="E116" s="15">
+        <v>2561.5700000000002</v>
+      </c>
+    </row>
+    <row r="117" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B117" s="7">
         <v>109</v>
       </c>
       <c r="C117" s="7" t="s">
-        <v>210</v>
+        <v>188</v>
       </c>
       <c r="D117" s="7" t="s">
-        <v>3</v>
-[...5 lines deleted...]
-    <row r="118" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4</v>
+      </c>
+      <c r="E117" s="15">
+        <v>1978.6000000000001</v>
+      </c>
+    </row>
+    <row r="118" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B118" s="7">
         <v>110</v>
       </c>
-      <c r="C118" s="9" t="s">
-[...12 lines deleted...]
-    <row r="119" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C118" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="D118" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E118" s="15">
+        <v>4163.38</v>
+      </c>
+    </row>
+    <row r="119" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B119" s="7">
         <v>111</v>
       </c>
-      <c r="C119" s="7" t="s">
-[...9 lines deleted...]
-    <row r="120" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C119" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="D119" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E119" s="15">
+        <v>2146.14</v>
+      </c>
+    </row>
+    <row r="120" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B120" s="7">
         <v>112</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>198</v>
+        <v>121</v>
       </c>
       <c r="D120" s="7" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-    <row r="121" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="E120" s="15">
+        <v>2489.9499999999998</v>
+      </c>
+    </row>
+    <row r="121" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B121" s="7">
         <v>113</v>
       </c>
-      <c r="C121" s="9" t="s">
-[...9 lines deleted...]
-    <row r="122" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C121" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D121" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E121" s="15">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="122" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B122" s="7">
         <v>114</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="D122" s="7" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-    <row r="123" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="E122" s="15">
+        <v>1884.57</v>
+      </c>
+    </row>
+    <row r="123" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B123" s="7">
         <v>115</v>
       </c>
       <c r="C123" s="7" t="s">
-        <v>128</v>
+        <v>38</v>
       </c>
       <c r="D123" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="E123" s="16">
-[...3 lines deleted...]
-    <row r="124" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="E123" s="15">
+        <v>2383.5500000000002</v>
+      </c>
+    </row>
+    <row r="124" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B124" s="7">
         <v>116</v>
       </c>
       <c r="C124" s="7" t="s">
-        <v>172</v>
+        <v>109</v>
       </c>
       <c r="D124" s="7" t="s">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="125" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+        <v>9</v>
+      </c>
+      <c r="E124" s="15">
+        <v>2216.77</v>
+      </c>
+    </row>
+    <row r="125" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B125" s="7">
         <v>117</v>
       </c>
       <c r="C125" s="7" t="s">
-        <v>95</v>
+        <v>186</v>
       </c>
       <c r="D125" s="7" t="s">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="126" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+        <v>11</v>
+      </c>
+      <c r="E125" s="15">
+        <v>1354.05</v>
+      </c>
+    </row>
+    <row r="126" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B126" s="7">
         <v>118</v>
       </c>
       <c r="C126" s="7" t="s">
-        <v>39</v>
+        <v>113</v>
       </c>
       <c r="D126" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="E126" s="16">
-[...3 lines deleted...]
-    <row r="127" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="E126" s="15">
+        <v>2079.56</v>
+      </c>
+    </row>
+    <row r="127" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B127" s="7">
         <v>119</v>
       </c>
       <c r="C127" s="7" t="s">
-        <v>116</v>
+        <v>170</v>
       </c>
       <c r="D127" s="7" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-    <row r="128" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+      <c r="E127" s="15">
+        <v>2562</v>
+      </c>
+    </row>
+    <row r="128" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B128" s="7">
         <v>120</v>
       </c>
       <c r="C128" s="7" t="s">
-        <v>195</v>
+        <v>166</v>
       </c>
       <c r="D128" s="7" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>5383.1</v>
+        <v>1</v>
+      </c>
+      <c r="E128" s="15">
+        <v>1953.8600000000001</v>
       </c>
     </row>
     <row r="129" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B129" s="7">
         <v>121</v>
       </c>
       <c r="C129" s="7" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="D129" s="7" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2387.59</v>
+        <v>2</v>
+      </c>
+      <c r="E129" s="15">
+        <v>1806.6399999999999</v>
       </c>
     </row>
     <row r="130" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B130" s="7">
         <v>122</v>
       </c>
       <c r="C130" s="7" t="s">
-        <v>178</v>
+        <v>142</v>
       </c>
       <c r="D130" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="E130" s="16">
-        <v>2867.63</v>
+      <c r="E130" s="15">
+        <v>2926.62</v>
       </c>
     </row>
     <row r="131" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B131" s="7">
         <v>123</v>
       </c>
       <c r="C131" s="7" t="s">
-        <v>174</v>
+        <v>53</v>
       </c>
       <c r="D131" s="7" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1103.82</v>
+        <v>153</v>
+      </c>
+      <c r="E131" s="15">
+        <v>5776.0099999999993</v>
       </c>
     </row>
     <row r="132" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B132" s="7">
         <v>124</v>
       </c>
       <c r="C132" s="7" t="s">
-        <v>169</v>
+        <v>130</v>
       </c>
       <c r="D132" s="7" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2805.7699999999995</v>
+        <v>4</v>
+      </c>
+      <c r="E132" s="15">
+        <v>2059.0500000000002</v>
       </c>
     </row>
     <row r="133" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B133" s="7">
         <v>125</v>
       </c>
       <c r="C133" s="7" t="s">
-        <v>123</v>
+        <v>87</v>
       </c>
       <c r="D133" s="7" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>4513.1900000000005</v>
+        <v>11</v>
+      </c>
+      <c r="E133" s="15">
+        <v>3129.75</v>
       </c>
     </row>
     <row r="134" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B134" s="7">
         <v>126</v>
       </c>
       <c r="C134" s="7" t="s">
-        <v>149</v>
+        <v>162</v>
       </c>
       <c r="D134" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="E134" s="16">
-        <v>3556.75</v>
+      <c r="E134" s="15">
+        <v>1342</v>
       </c>
     </row>
     <row r="135" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B135" s="7">
         <v>127</v>
       </c>
       <c r="C135" s="7" t="s">
-        <v>54</v>
+        <v>120</v>
       </c>
       <c r="D135" s="7" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>4536.41</v>
+        <v>9</v>
+      </c>
+      <c r="E135" s="15">
+        <v>2316</v>
       </c>
     </row>
     <row r="136" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B136" s="7">
         <v>128</v>
       </c>
       <c r="C136" s="7" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="D136" s="7" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>2328</v>
+        <v>5</v>
+      </c>
+      <c r="E136" s="15">
+        <v>2316.1499999999996</v>
       </c>
     </row>
     <row r="137" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B137" s="7">
         <v>129</v>
       </c>
       <c r="C137" s="7" t="s">
-        <v>93</v>
+        <v>165</v>
       </c>
       <c r="D137" s="7" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>4113.34</v>
+        <v>3</v>
+      </c>
+      <c r="E137" s="15">
+        <v>3474.25</v>
       </c>
     </row>
     <row r="138" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B138" s="7">
         <v>130</v>
       </c>
       <c r="C138" s="7" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-        <v>4289.1899999999987</v>
+        <v>48</v>
+      </c>
+      <c r="D138" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="E138" s="15">
+        <v>5679.04</v>
       </c>
     </row>
     <row r="139" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B139" s="7">
         <v>131</v>
       </c>
       <c r="C139" s="7" t="s">
-        <v>127</v>
+        <v>79</v>
       </c>
       <c r="D139" s="7" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>2723.2</v>
+        <v>1</v>
+      </c>
+      <c r="E139" s="15">
+        <v>1746</v>
       </c>
     </row>
     <row r="140" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B140" s="7">
         <v>132</v>
       </c>
       <c r="C140" s="7" t="s">
-        <v>90</v>
+        <v>46</v>
       </c>
       <c r="D140" s="7" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>7713.59</v>
+        <v>11</v>
+      </c>
+      <c r="E140" s="15">
+        <v>2141.8599999999997</v>
       </c>
     </row>
     <row r="141" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B141" s="7">
         <v>133</v>
       </c>
       <c r="C141" s="7" t="s">
-        <v>173</v>
+        <v>131</v>
       </c>
       <c r="D141" s="7" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>2792.08</v>
+        <v>1</v>
+      </c>
+      <c r="E141" s="15">
+        <v>3666.09</v>
       </c>
     </row>
     <row r="142" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B142" s="7">
         <v>134</v>
       </c>
       <c r="C142" s="7" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>3887.29</v>
+        <v>44</v>
+      </c>
+      <c r="D142" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E142" s="15">
+        <v>1787.98</v>
       </c>
     </row>
     <row r="143" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B143" s="7">
         <v>135</v>
       </c>
       <c r="C143" s="7" t="s">
-        <v>85</v>
+        <v>111</v>
       </c>
       <c r="D143" s="7" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2011.5100000000002</v>
+        <v>11</v>
+      </c>
+      <c r="E143" s="15">
+        <v>3102</v>
       </c>
     </row>
     <row r="144" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B144" s="7">
         <v>136</v>
       </c>
       <c r="C144" s="7" t="s">
-        <v>47</v>
+        <v>118</v>
       </c>
       <c r="D144" s="7" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>5014.3</v>
+        <v>9</v>
+      </c>
+      <c r="E144" s="15">
+        <v>1652.3899999999999</v>
       </c>
     </row>
     <row r="145" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B145" s="7">
         <v>137</v>
       </c>
       <c r="C145" s="7" t="s">
-        <v>138</v>
+        <v>100</v>
       </c>
       <c r="D145" s="7" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2557.39</v>
+        <v>5</v>
+      </c>
+      <c r="E145" s="15">
+        <v>2076.58</v>
       </c>
     </row>
     <row r="146" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B146" s="7">
         <v>138</v>
       </c>
       <c r="C146" s="7" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="D146" s="7" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>2251.67</v>
+        <v>11</v>
+      </c>
+      <c r="E146" s="15">
+        <v>2815</v>
       </c>
     </row>
     <row r="147" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B147" s="7">
         <v>139</v>
       </c>
       <c r="C147" s="7" t="s">
-        <v>118</v>
+        <v>169</v>
       </c>
       <c r="D147" s="7" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>2272.4700000000003</v>
+        <v>3</v>
+      </c>
+      <c r="E147" s="15">
+        <v>2699.0499999999997</v>
       </c>
     </row>
     <row r="148" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B148" s="7">
         <v>140</v>
       </c>
       <c r="C148" s="7" t="s">
-        <v>125</v>
+        <v>107</v>
       </c>
       <c r="D148" s="7" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>2944.38</v>
+        <v>1</v>
+      </c>
+      <c r="E148" s="15">
+        <v>1953.8600000000001</v>
       </c>
     </row>
     <row r="149" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B149" s="7">
         <v>141</v>
       </c>
       <c r="C149" s="7" t="s">
-        <v>107</v>
+        <v>197</v>
       </c>
       <c r="D149" s="7" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>6944.369999999999</v>
+        <v>9</v>
+      </c>
+      <c r="E149" s="15">
+        <v>2414.5600000000004</v>
       </c>
     </row>
     <row r="150" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B150" s="7">
         <v>142</v>
       </c>
       <c r="C150" s="7" t="s">
-        <v>23</v>
+        <v>161</v>
       </c>
       <c r="D150" s="7" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>2826.62</v>
+        <v>9</v>
+      </c>
+      <c r="E150" s="15">
+        <v>2263.7600000000002</v>
       </c>
     </row>
     <row r="151" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B151" s="7">
         <v>143</v>
       </c>
       <c r="C151" s="7" t="s">
-        <v>177</v>
+        <v>148</v>
       </c>
       <c r="D151" s="7" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>2819.3199999999997</v>
+        <v>5</v>
+      </c>
+      <c r="E151" s="15">
+        <v>1245.95</v>
       </c>
     </row>
     <row r="152" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B152" s="7">
         <v>144</v>
       </c>
       <c r="C152" s="7" t="s">
-        <v>114</v>
+        <v>67</v>
       </c>
       <c r="D152" s="7" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>531.4</v>
+        <v>5</v>
+      </c>
+      <c r="E152" s="15">
+        <v>4360.8</v>
       </c>
     </row>
     <row r="153" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B153" s="7">
         <v>145</v>
       </c>
       <c r="C153" s="7" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="D153" s="7" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>2341.1800000000003</v>
+        <v>5</v>
+      </c>
+      <c r="E153" s="15">
+        <v>2953.33</v>
       </c>
     </row>
     <row r="154" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B154" s="7">
         <v>146</v>
       </c>
       <c r="C154" s="7" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="D154" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="E154" s="16">
-        <v>2383.7399999999998</v>
+      <c r="E154" s="15">
+        <v>3060.46</v>
       </c>
     </row>
     <row r="155" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B155" s="7">
         <v>147</v>
       </c>
       <c r="C155" s="7" t="s">
-        <v>155</v>
+        <v>96</v>
       </c>
       <c r="D155" s="7" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>8051.0599999999995</v>
+        <v>8</v>
+      </c>
+      <c r="E155" s="15">
+        <v>2316.19</v>
       </c>
     </row>
     <row r="156" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B156" s="7">
         <v>148</v>
       </c>
       <c r="C156" s="7" t="s">
-        <v>69</v>
+        <v>114</v>
       </c>
       <c r="D156" s="7" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>3808.06</v>
+        <v>9</v>
+      </c>
+      <c r="E156" s="15">
+        <v>1985.15</v>
       </c>
     </row>
     <row r="157" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B157" s="7">
         <v>149</v>
       </c>
       <c r="C157" s="7" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="D157" s="7" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>2883.2099999999996</v>
+        <v>1</v>
+      </c>
+      <c r="E157" s="15">
+        <v>2657.25</v>
       </c>
     </row>
     <row r="158" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B158" s="7">
         <v>150</v>
       </c>
       <c r="C158" s="7" t="s">
-        <v>102</v>
+        <v>200</v>
       </c>
       <c r="D158" s="7" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>5185.7700000000004</v>
+        <v>21</v>
+      </c>
+      <c r="E158" s="15">
+        <v>1359.25</v>
       </c>
     </row>
     <row r="159" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B159" s="7">
         <v>151</v>
       </c>
       <c r="C159" s="7" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>3132.2200000000003</v>
+        <v>171</v>
+      </c>
+      <c r="D159" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="E159" s="15">
+        <v>2026.3400000000001</v>
       </c>
     </row>
     <row r="160" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B160" s="7">
         <v>152</v>
       </c>
       <c r="C160" s="7" t="s">
-        <v>130</v>
+        <v>156</v>
       </c>
       <c r="D160" s="7" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2426.17</v>
+        <v>5</v>
+      </c>
+      <c r="E160" s="15">
+        <v>4485.1899999999996</v>
       </c>
     </row>
     <row r="161" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B161" s="7">
         <v>153</v>
       </c>
       <c r="C161" s="7" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>815.56</v>
+        <v>144</v>
+      </c>
+      <c r="D161" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E161" s="15">
+        <v>2139.2600000000002</v>
       </c>
     </row>
     <row r="162" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B162" s="7">
         <v>154</v>
       </c>
       <c r="C162" s="7" t="s">
-        <v>179</v>
-[...5 lines deleted...]
-        <v>2463.56</v>
+        <v>30</v>
+      </c>
+      <c r="D162" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E162" s="15">
+        <v>4343.1000000000004</v>
       </c>
     </row>
     <row r="163" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B163" s="7">
         <v>155</v>
       </c>
       <c r="C163" s="7" t="s">
-        <v>163</v>
+        <v>93</v>
       </c>
       <c r="D163" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="E163" s="16">
-        <v>5523.97</v>
+      <c r="E163" s="15">
+        <v>4483.2599999999993</v>
       </c>
     </row>
     <row r="164" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B164" s="7">
         <v>156</v>
       </c>
       <c r="C164" s="7" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>2036.75</v>
+        <v>49</v>
+      </c>
+      <c r="D164" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E164" s="15">
+        <v>4620.99</v>
       </c>
     </row>
     <row r="165" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B165" s="7">
         <v>157</v>
       </c>
       <c r="C165" s="7" t="s">
-        <v>31</v>
+        <v>204</v>
       </c>
       <c r="D165" s="7" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>3040.8500000000004</v>
+        <v>11</v>
+      </c>
+      <c r="E165" s="15">
+        <v>2979.35</v>
       </c>
     </row>
     <row r="166" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B166" s="7">
         <v>158</v>
       </c>
       <c r="C166" s="7" t="s">
-        <v>99</v>
+        <v>143</v>
       </c>
       <c r="D166" s="7" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>5451</v>
+        <v>211</v>
+      </c>
+      <c r="E166" s="15">
+        <v>2037.5100000000002</v>
       </c>
     </row>
     <row r="167" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B167" s="7">
         <v>159</v>
       </c>
       <c r="C167" s="7" t="s">
-        <v>50</v>
+        <v>185</v>
       </c>
       <c r="D167" s="7" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>5949.7699999999995</v>
+        <v>2</v>
+      </c>
+      <c r="E167" s="15">
+        <v>1529</v>
       </c>
     </row>
     <row r="168" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B168" s="7">
         <v>160</v>
       </c>
       <c r="C168" s="7" t="s">
-        <v>150</v>
+        <v>45</v>
       </c>
       <c r="D168" s="7" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>6385.17</v>
+        <v>4</v>
+      </c>
+      <c r="E168" s="15">
+        <v>2261.8000000000002</v>
       </c>
     </row>
     <row r="169" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B169" s="7">
         <v>161</v>
       </c>
       <c r="C169" s="7" t="s">
-        <v>193</v>
+        <v>60</v>
       </c>
       <c r="D169" s="7" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>3838.8900000000003</v>
+        <v>1</v>
+      </c>
+      <c r="E169" s="15">
+        <v>1902.16</v>
       </c>
     </row>
     <row r="170" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B170" s="7">
         <v>162</v>
       </c>
       <c r="C170" s="7" t="s">
-        <v>46</v>
+        <v>198</v>
       </c>
       <c r="D170" s="7" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>2568</v>
+        <v>11</v>
+      </c>
+      <c r="E170" s="15">
+        <v>3243.43</v>
       </c>
     </row>
     <row r="171" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B171" s="7">
         <v>163</v>
       </c>
       <c r="C171" s="7" t="s">
-        <v>61</v>
+        <v>82</v>
       </c>
       <c r="D171" s="7" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2405.89</v>
+        <v>5</v>
+      </c>
+      <c r="E171" s="15">
+        <v>4378.79</v>
       </c>
     </row>
     <row r="172" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B172" s="7">
         <v>164</v>
       </c>
       <c r="C172" s="7" t="s">
-        <v>209</v>
+        <v>85</v>
       </c>
       <c r="D172" s="7" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>2557.87</v>
+        <v>5</v>
+      </c>
+      <c r="E172" s="15">
+        <v>2076.58</v>
       </c>
     </row>
     <row r="173" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B173" s="7">
         <v>165</v>
       </c>
       <c r="C173" s="7" t="s">
-        <v>88</v>
+        <v>180</v>
       </c>
       <c r="D173" s="7" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>4641.37</v>
+        <v>9</v>
+      </c>
+      <c r="E173" s="15">
+        <v>2653.42</v>
       </c>
     </row>
     <row r="174" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B174" s="7">
         <v>166</v>
       </c>
       <c r="C174" s="7" t="s">
-        <v>91</v>
+        <v>182</v>
       </c>
       <c r="D174" s="7" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>1990.46</v>
+        <v>2</v>
+      </c>
+      <c r="E174" s="15">
+        <v>2617.16</v>
       </c>
     </row>
     <row r="175" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B175" s="7">
         <v>167</v>
       </c>
       <c r="C175" s="7" t="s">
-        <v>188</v>
+        <v>95</v>
       </c>
       <c r="D175" s="7" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>2082.33</v>
+        <v>11</v>
+      </c>
+      <c r="E175" s="15">
+        <v>4672.67</v>
       </c>
     </row>
     <row r="176" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B176" s="7">
         <v>168</v>
       </c>
       <c r="C176" s="7" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="D176" s="7" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2859.04</v>
+        <v>9</v>
+      </c>
+      <c r="E176" s="15">
+        <v>2758.04</v>
       </c>
     </row>
     <row r="177" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B177" s="7">
         <v>169</v>
       </c>
       <c r="C177" s="7" t="s">
-        <v>101</v>
+        <v>145</v>
       </c>
       <c r="D177" s="7" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>4121.78</v>
+        <v>9</v>
+      </c>
+      <c r="E177" s="12">
+        <v>2395.9500000000003</v>
       </c>
     </row>
     <row r="178" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B178" s="7">
         <v>170</v>
       </c>
       <c r="C178" s="7" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="D178" s="7" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>2577.8100000000004</v>
+        <v>4</v>
+      </c>
+      <c r="E178" s="12">
+        <v>2153.02</v>
       </c>
     </row>
     <row r="179" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B179" s="7">
         <v>171</v>
       </c>
       <c r="C179" s="7" t="s">
-        <v>152</v>
+        <v>63</v>
       </c>
       <c r="D179" s="7" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>2284.8000000000006</v>
+        <v>5</v>
+      </c>
+      <c r="E179" s="12">
+        <v>4391.87</v>
       </c>
     </row>
     <row r="180" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B180" s="7">
         <v>172</v>
       </c>
       <c r="C180" s="7" t="s">
-        <v>201</v>
+        <v>97</v>
       </c>
       <c r="D180" s="7" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>2895.89</v>
+        <v>11</v>
+      </c>
+      <c r="E180" s="15">
+        <v>3120.57</v>
       </c>
     </row>
     <row r="181" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B181" s="7">
         <v>173</v>
       </c>
       <c r="C181" s="7" t="s">
-        <v>64</v>
+        <v>31</v>
       </c>
       <c r="D181" s="7" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>3705.7</v>
+        <v>11</v>
+      </c>
+      <c r="E181" s="15">
+        <v>3326.4500000000003</v>
       </c>
     </row>
     <row r="182" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B182" s="7">
         <v>174</v>
       </c>
       <c r="C182" s="7" t="s">
-        <v>103</v>
+        <v>190</v>
       </c>
       <c r="D182" s="7" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>4228.95</v>
+        <v>191</v>
+      </c>
+      <c r="E182" s="15">
+        <v>2455.09</v>
       </c>
     </row>
     <row r="183" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B183" s="7">
         <v>175</v>
       </c>
       <c r="C183" s="7" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D183" s="7" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>4147.24</v>
+        <v>16</v>
+      </c>
+      <c r="E183" s="15">
+        <v>4598.17</v>
       </c>
     </row>
     <row r="184" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B184" s="7">
         <v>176</v>
       </c>
       <c r="C184" s="7" t="s">
-        <v>199</v>
+        <v>159</v>
       </c>
       <c r="D184" s="7" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>3156.65</v>
+        <v>13</v>
+      </c>
+      <c r="E184" s="15">
+        <v>5302.57</v>
       </c>
     </row>
     <row r="185" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B185" s="7">
         <v>177</v>
       </c>
       <c r="C185" s="7" t="s">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="D185" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>5199.3399999999992</v>
+        <v>9</v>
+      </c>
+      <c r="E185" s="15">
+        <v>1668.9</v>
       </c>
     </row>
     <row r="186" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B186" s="7">
         <v>178</v>
       </c>
       <c r="C186" s="7" t="s">
-        <v>166</v>
+        <v>43</v>
       </c>
       <c r="D186" s="7" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>5130.03</v>
+        <v>12</v>
+      </c>
+      <c r="E186" s="15">
+        <v>2656.8100000000004</v>
       </c>
     </row>
     <row r="187" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B187" s="7">
         <v>179</v>
       </c>
       <c r="C187" s="7" t="s">
-        <v>77</v>
-[...20 lines deleted...]
-      </c>
+        <v>209</v>
+      </c>
+      <c r="D187" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="E187" s="15">
+        <v>4653.9399999999996</v>
+      </c>
+    </row>
+    <row r="188" spans="2:5" ht="15.75" x14ac:dyDescent="0.15">
+      <c r="B188" s="14"/>
+      <c r="C188" s="14"/>
+      <c r="D188" s="14"/>
+      <c r="E188" s="14"/>
     </row>
     <row r="189" spans="2:5" ht="15.75" x14ac:dyDescent="0.15">
-      <c r="B189" s="15"/>
-[...10 lines deleted...]
-      <c r="E190" s="15"/>
+      <c r="B189" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="C189" s="14"/>
+      <c r="D189" s="14"/>
+      <c r="E189" s="14"/>
+    </row>
+    <row r="190" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B190" s="16"/>
+      <c r="C190" s="16"/>
+      <c r="D190" s="16"/>
+      <c r="E190" s="16"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="2I2pBP8ZsqtHZg9dT+1gCcVv7b/SatlBc/K6IQTXmfDPGPYPxooLJt/FzW/bIG//VLAsthQT+OTMHfnCDBBtdg==" saltValue="Lera3fgyNGggpOgeKhdoWw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="KJ3P02+PyZOdabOt5xpotODg+P8xp9PnmU/dmtB6WwGcADy3qdTTPKucYmPiiHQ1wQpLR0wohkWTXTaZRazthg==" saltValue="7Schw2qE9+NyAVUyVUe2ag==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
+  <autoFilter ref="B8:E187" xr:uid="{0B0677F2-E3A2-4EE3-B84B-2BBA6F57EF71}"/>
   <mergeCells count="2">
     <mergeCell ref="C5:E6"/>
     <mergeCell ref="C2:E2"/>
   </mergeCells>
-  <phoneticPr fontId="4" type="noConversion"/>
+  <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>LR Arlietu ministrija</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Baiba Braslina</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>