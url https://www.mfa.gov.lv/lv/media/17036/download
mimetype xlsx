--- v11 (2026-09-18)
+++ v12 (2026-11-02)
@@ -5,81 +5,81 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ik162\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B5B572B5-DD55-4536-9A51-8A627EBBD94F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C92646B3-C4A3-47A0-902A-D207E8EFC7D1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{E0684BFE-0171-46B9-8A58-D9BE57A564AC}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$B$8:$E$187</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$B$5:$E$187</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$B$8:$E$194</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$B$5:$E$194</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="365" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="379" uniqueCount="219">
   <si>
     <t>jurists</t>
   </si>
   <si>
     <t>trešais sekretārs</t>
   </si>
   <si>
     <t>padomnieks</t>
   </si>
   <si>
     <t>pirmais sekretārs</t>
   </si>
   <si>
     <t>vecākais referents</t>
   </si>
   <si>
     <t>ārkārtējais un pilnvarotais vēstnieks</t>
   </si>
   <si>
     <t>valsts sekretārs</t>
   </si>
   <si>
     <t>Andžejs Viļumsons</t>
   </si>
   <si>
@@ -640,81 +640,102 @@
   <si>
     <t>Baiba Melentjeva</t>
   </si>
   <si>
     <t>Ance Kaķe</t>
   </si>
   <si>
     <t>Alise Egija Bezručko</t>
   </si>
   <si>
     <t>Anda Poro</t>
   </si>
   <si>
     <t>Paula Vociša</t>
   </si>
   <si>
     <t>Solveiga Latkovska</t>
   </si>
   <si>
     <t>Kristīne Cukure</t>
   </si>
   <si>
     <t>Rināta Šuste</t>
   </si>
   <si>
-    <t>Amatpersonām, kuras ir pilnvarotas pieņemt vai sagatavot pārvaldes lēmumus, aprēķinātais atalgojums 2026.gada augusta mēnesī</t>
-[...1 lines deleted...]
-  <si>
     <t>Ilze Rūse</t>
   </si>
   <si>
     <t>Ieva Cēsniece</t>
   </si>
   <si>
     <t>Sanita Ulmane</t>
   </si>
   <si>
     <t>Reinis Brusbārdis</t>
   </si>
   <si>
     <t>Juris Poikāns</t>
   </si>
   <si>
     <t>Juris Pēkalis</t>
   </si>
   <si>
     <t>Kaspars Krumholcs</t>
   </si>
   <si>
     <t>Zigmārs Zilgalvis</t>
   </si>
   <si>
     <t>Katarina Plātere</t>
   </si>
   <si>
     <t>deprtamenta direktora vietnieks</t>
+  </si>
+  <si>
+    <t>Amatpersonām, kuras ir pilnvarotas pieņemt vai sagatavot pārvaldes lēmumus, aprēķinātais atalgojums 2026.gada septembra mēnesī</t>
+  </si>
+  <si>
+    <t>Elīna Smilga</t>
+  </si>
+  <si>
+    <t>Kristaps Brigmanis</t>
+  </si>
+  <si>
+    <t>Mārīte Černuho-Cerkova</t>
+  </si>
+  <si>
+    <t>Katrīna Kate Lazdine</t>
+  </si>
+  <si>
+    <t>Jana Vanaga</t>
+  </si>
+  <si>
+    <t>Rasa Šķērstiņa</t>
+  </si>
+  <si>
+    <t>Gints Zadraks</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color indexed="11"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
@@ -1169,54 +1190,54 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B0677F2-E3A2-4EE3-B84B-2BBA6F57EF71}">
-  <dimension ref="B1:E190"/>
+  <dimension ref="B1:E197"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="C5" sqref="C5:E6"/>
+      <selection activeCell="E12" sqref="E12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="9.33203125" style="1"/>
     <col min="3" max="3" width="31.83203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="62.6640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="29.1640625" style="1" customWidth="1"/>
     <col min="6" max="196" width="9.33203125" style="1"/>
     <col min="197" max="197" width="41.33203125" style="1" customWidth="1"/>
     <col min="198" max="199" width="30.5" style="1" customWidth="1"/>
     <col min="200" max="452" width="9.33203125" style="1"/>
     <col min="453" max="453" width="41.33203125" style="1" customWidth="1"/>
     <col min="454" max="455" width="30.5" style="1" customWidth="1"/>
     <col min="456" max="708" width="9.33203125" style="1"/>
     <col min="709" max="709" width="41.33203125" style="1" customWidth="1"/>
     <col min="710" max="711" width="30.5" style="1" customWidth="1"/>
     <col min="712" max="964" width="9.33203125" style="1"/>
     <col min="965" max="965" width="41.33203125" style="1" customWidth="1"/>
     <col min="966" max="967" width="30.5" style="1" customWidth="1"/>
     <col min="968" max="1220" width="9.33203125" style="1"/>
     <col min="1221" max="1221" width="41.33203125" style="1" customWidth="1"/>
     <col min="1222" max="1223" width="30.5" style="1" customWidth="1"/>
     <col min="1224" max="1476" width="9.33203125" style="1"/>
     <col min="1477" max="1477" width="41.33203125" style="1" customWidth="1"/>
@@ -1402,2610 +1423,2708 @@
       <c r="E1" s="16"/>
     </row>
     <row r="2" spans="2:5" x14ac:dyDescent="0.15">
       <c r="B2" s="16"/>
       <c r="C2" s="18" t="s">
         <v>139</v>
       </c>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
     </row>
     <row r="3" spans="2:5" x14ac:dyDescent="0.2">
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="2"/>
     </row>
     <row r="4" spans="2:5" x14ac:dyDescent="0.2">
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="16"/>
       <c r="E4" s="2"/>
     </row>
     <row r="5" spans="2:5" x14ac:dyDescent="0.15">
       <c r="B5" s="16"/>
       <c r="C5" s="17" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
       <c r="D5" s="17"/>
       <c r="E5" s="17"/>
     </row>
     <row r="6" spans="2:5" x14ac:dyDescent="0.15">
       <c r="B6" s="16"/>
       <c r="C6" s="17"/>
       <c r="D6" s="17"/>
       <c r="E6" s="17"/>
     </row>
     <row r="7" spans="2:5" x14ac:dyDescent="0.15">
       <c r="B7" s="16"/>
       <c r="C7" s="16"/>
       <c r="D7" s="16"/>
       <c r="E7" s="16"/>
     </row>
     <row r="8" spans="2:5" ht="31.5" x14ac:dyDescent="0.15">
       <c r="B8" s="4" t="s">
         <v>141</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>136</v>
       </c>
       <c r="D8" s="10" t="s">
         <v>140</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="9" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B9" s="7">
         <v>1</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="15">
-        <v>2741.25</v>
+        <v>2630.7700000000004</v>
       </c>
     </row>
     <row r="10" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B10" s="7">
         <v>2</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E10" s="15">
-        <v>2024.37</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="11" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B11" s="7">
         <v>3</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="15">
-        <v>3442.28</v>
+        <v>5647.5</v>
       </c>
     </row>
     <row r="12" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B12" s="7">
         <v>4</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E12" s="15">
-        <v>2699.54</v>
+        <v>4360.8</v>
       </c>
     </row>
     <row r="13" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B13" s="7">
         <v>5</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E13" s="15">
-        <v>3737.83</v>
+        <v>4360.8</v>
       </c>
     </row>
     <row r="14" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B14" s="7">
         <v>6</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E14" s="15">
-        <v>3785.6000000000004</v>
+        <v>5252.7800000000007</v>
       </c>
     </row>
     <row r="15" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B15" s="7">
         <v>7</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="15">
-        <v>1925.55</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="16" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B16" s="7">
         <v>8</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E16" s="15">
-        <v>4545.42</v>
+        <v>4360.8</v>
       </c>
     </row>
     <row r="17" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B17" s="7">
         <v>9</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E17" s="15">
-        <v>1904.45</v>
+        <v>2732.6299999999997</v>
       </c>
     </row>
     <row r="18" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B18" s="7">
         <v>10</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="15">
-        <v>1769.42</v>
+        <v>3452.5299999999997</v>
       </c>
     </row>
     <row r="19" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B19" s="7">
         <v>11</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>152</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E19" s="15">
-        <v>1815.28</v>
+        <v>1822.72</v>
       </c>
     </row>
     <row r="20" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B20" s="7">
         <v>12</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>194</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E20" s="15">
-        <v>1954.7600000000002</v>
+        <v>1856.73</v>
       </c>
     </row>
     <row r="21" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B21" s="7">
         <v>13</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="E21" s="15">
-        <v>2254.81</v>
+      <c r="E21" s="12">
+        <v>2113.5500000000002</v>
       </c>
     </row>
     <row r="22" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B22" s="7">
         <v>14</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="E22" s="15">
-        <v>1293.1500000000001</v>
+      <c r="E22" s="12">
+        <v>2596.77</v>
       </c>
     </row>
     <row r="23" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B23" s="7">
         <v>15</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="E23" s="15">
-        <v>2537.1</v>
+      <c r="E23" s="12">
+        <v>2608.5800000000004</v>
       </c>
     </row>
     <row r="24" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B24" s="7">
         <v>16</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="E24" s="15">
-        <v>2201.66</v>
+      <c r="E24" s="12">
+        <v>2632.0499999999997</v>
       </c>
     </row>
     <row r="25" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B25" s="7">
         <v>17</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="E25" s="15">
-        <v>2610.12</v>
+      <c r="E25" s="12">
+        <v>2646</v>
       </c>
     </row>
     <row r="26" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B26" s="7">
         <v>18</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="E26" s="15">
-        <v>1590.38</v>
+      <c r="E26" s="12">
+        <v>2203.5</v>
       </c>
     </row>
     <row r="27" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B27" s="7">
         <v>19</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="E27" s="15">
-        <v>207.66000000000003</v>
+      <c r="E27" s="12">
+        <v>5451</v>
       </c>
     </row>
     <row r="28" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B28" s="7">
         <v>20</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="E28" s="15">
-        <v>4475.8200000000006</v>
+      <c r="E28" s="12">
+        <v>4360.8</v>
       </c>
     </row>
     <row r="29" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B29" s="7">
         <v>21</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>6</v>
       </c>
       <c r="E29" s="15">
-        <v>4932.58</v>
+        <v>6474</v>
       </c>
     </row>
     <row r="30" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B30" s="7">
         <v>22</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E30" s="15">
-        <v>1737.9299999999998</v>
+        <v>2184.9799999999996</v>
       </c>
     </row>
     <row r="31" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B31" s="7">
         <v>23</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="15">
-        <v>1010.29</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="32" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B32" s="7">
         <v>24</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="15">
-        <v>2965.4399999999996</v>
+        <v>2691.82</v>
       </c>
     </row>
     <row r="33" spans="2:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B33" s="7">
         <v>25</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E33" s="15">
-        <v>3063.24</v>
+        <v>3112.2200000000003</v>
       </c>
     </row>
     <row r="34" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B34" s="7">
         <v>26</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E34" s="15">
-        <v>4421.7400000000007</v>
+        <v>5451</v>
       </c>
     </row>
     <row r="35" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B35" s="7">
         <v>27</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E35" s="15">
-        <v>4218.7300000000005</v>
+        <v>5060.25</v>
       </c>
     </row>
     <row r="36" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B36" s="7">
         <v>28</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E36" s="15">
-        <v>2208</v>
+        <v>1951.01</v>
       </c>
     </row>
     <row r="37" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B37" s="7">
         <v>29</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E37" s="15">
-        <v>2713.0899999999997</v>
+        <v>5451</v>
       </c>
     </row>
     <row r="38" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B38" s="7">
         <v>30</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E38" s="15">
-        <v>4989.41</v>
+        <v>943.81999999999994</v>
       </c>
     </row>
     <row r="39" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B39" s="7">
         <v>31</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E39" s="15">
         <v>4360.8</v>
       </c>
     </row>
     <row r="40" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B40" s="7">
         <v>32</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E40" s="15">
-        <v>3322.51</v>
+        <v>4360.8</v>
       </c>
     </row>
     <row r="41" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B41" s="7">
         <v>33</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E41" s="15">
-        <v>2928.01</v>
+        <v>2581.41</v>
       </c>
     </row>
     <row r="42" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B42" s="7">
         <v>34</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E42" s="15">
-        <v>1856.86</v>
+        <v>1918.67</v>
       </c>
     </row>
     <row r="43" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B43" s="7">
         <v>35</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>83</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E43" s="15">
-        <v>4586.24</v>
+        <v>5048.1400000000003</v>
       </c>
     </row>
     <row r="44" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B44" s="7">
         <v>36</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E44" s="15">
-        <v>1845.5100000000002</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="45" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B45" s="7">
         <v>37</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>151</v>
       </c>
       <c r="E45" s="15">
-        <v>4427.91</v>
+        <v>5052</v>
       </c>
     </row>
     <row r="46" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B46" s="7">
         <v>38</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E46" s="15">
-        <v>0</v>
+        <v>5252.7800000000007</v>
       </c>
     </row>
     <row r="47" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B47" s="7">
         <v>39</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E47" s="15">
-        <v>3886.9099999999994</v>
+        <v>3894.54</v>
       </c>
     </row>
     <row r="48" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B48" s="7">
         <v>40</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E48" s="15">
-        <v>2315.86</v>
+        <v>2239.7199999999998</v>
       </c>
     </row>
     <row r="49" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B49" s="7">
         <v>41</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E49" s="15">
-        <v>2820.04</v>
+        <v>2600.8200000000002</v>
       </c>
     </row>
     <row r="50" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B50" s="7">
         <v>42</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E50" s="15">
-        <v>2972.04</v>
+        <v>4434.7</v>
       </c>
     </row>
     <row r="51" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B51" s="7">
         <v>43</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E51" s="15">
-        <v>207.66000000000003</v>
+        <v>5451</v>
       </c>
     </row>
     <row r="52" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B52" s="7">
         <v>44</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E52" s="15">
-        <v>1771.9399999999998</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="53" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B53" s="7">
         <v>45</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="15">
-        <v>3219.3199999999997</v>
+        <v>3940.36</v>
       </c>
     </row>
     <row r="54" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B54" s="7">
         <v>46</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>184</v>
+        <v>212</v>
       </c>
       <c r="D54" s="7" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E54" s="15">
-        <v>1978.6799999999998</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="55" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B55" s="7">
         <v>47</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>74</v>
+        <v>184</v>
       </c>
       <c r="D55" s="7" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E55" s="15">
-        <v>2032.8899999999999</v>
+        <v>3102</v>
       </c>
     </row>
     <row r="56" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B56" s="7">
         <v>48</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>37</v>
+        <v>74</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E56" s="15">
-        <v>2891.07</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="57" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B57" s="7">
         <v>49</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D57" s="7" t="s">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="E57" s="15">
-        <v>2888.8199999999997</v>
+        <v>412</v>
       </c>
     </row>
     <row r="58" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B58" s="7">
         <v>50</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E58" s="15">
-        <v>1600.23</v>
+        <v>2344.0100000000002</v>
       </c>
     </row>
     <row r="59" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B59" s="7">
         <v>51</v>
       </c>
-      <c r="C59" s="9" t="s">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="C59" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D59" s="7" t="s">
+        <v>11</v>
       </c>
       <c r="E59" s="15">
-        <v>2758.38</v>
+        <v>3096</v>
       </c>
     </row>
     <row r="60" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B60" s="7">
         <v>52</v>
       </c>
-      <c r="C60" s="7" t="s">
-[...3 lines deleted...]
-        <v>11</v>
+      <c r="C60" s="9" t="s">
+        <v>176</v>
+      </c>
+      <c r="D60" s="9" t="s">
+        <v>2</v>
       </c>
       <c r="E60" s="15">
-        <v>3282.81</v>
+        <v>2775.51</v>
       </c>
     </row>
     <row r="61" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B61" s="7">
         <v>53</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>26</v>
+        <v>64</v>
       </c>
       <c r="D61" s="7" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="E61" s="15">
-        <v>5825.96</v>
+        <v>3102</v>
       </c>
     </row>
     <row r="62" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B62" s="7">
         <v>54</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E62" s="15">
-        <v>1662.85</v>
+        <v>4856.34</v>
       </c>
     </row>
     <row r="63" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B63" s="7">
         <v>55</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>52</v>
+        <v>218</v>
       </c>
       <c r="D63" s="7" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E63" s="15">
-        <v>2508</v>
+        <v>3316.09</v>
       </c>
     </row>
     <row r="64" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B64" s="7">
         <v>56</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>42</v>
+        <v>78</v>
       </c>
       <c r="D64" s="7" t="s">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="E64" s="15">
-        <v>1801.3400000000001</v>
+        <v>1851.82</v>
       </c>
     </row>
     <row r="65" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B65" s="7">
         <v>57</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>157</v>
+        <v>52</v>
       </c>
       <c r="D65" s="7" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="E65" s="15">
-        <v>4402.5599999999995</v>
+        <v>4584.51</v>
       </c>
     </row>
     <row r="66" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B66" s="7">
         <v>58</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E66" s="15">
-        <v>2699.81</v>
+        <v>2912.55</v>
       </c>
     </row>
     <row r="67" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B67" s="7">
         <v>59</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>105</v>
+        <v>157</v>
       </c>
       <c r="D67" s="7" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="E67" s="15">
-        <v>2502</v>
+        <v>5451</v>
       </c>
     </row>
     <row r="68" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B68" s="7">
         <v>60</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>146</v>
+        <v>29</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="E68" s="15">
-        <v>1840</v>
+        <v>3369.27</v>
       </c>
     </row>
     <row r="69" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B69" s="7">
         <v>61</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>203</v>
+        <v>105</v>
       </c>
       <c r="D69" s="7" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="E69" s="15">
-        <v>3168.91</v>
+        <v>2912.55</v>
       </c>
     </row>
     <row r="70" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B70" s="7">
         <v>62</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>39</v>
+        <v>146</v>
       </c>
       <c r="D70" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="E70" s="12">
-[...3 lines deleted...]
-    <row r="71" spans="2:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E70" s="15">
+        <v>1885.62</v>
+      </c>
+    </row>
+    <row r="71" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B71" s="7">
         <v>63</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>119</v>
+        <v>202</v>
       </c>
       <c r="D71" s="7" t="s">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E71" s="15">
-        <v>2562</v>
+        <v>4360.8</v>
       </c>
     </row>
     <row r="72" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B72" s="7">
         <v>64</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D72" s="7" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E72" s="15">
-        <v>2724.67</v>
-[...2 lines deleted...]
-    <row r="73" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1980.1599999999999</v>
+      </c>
+    </row>
+    <row r="73" spans="2:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B73" s="7">
         <v>65</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>88</v>
+        <v>119</v>
       </c>
       <c r="D73" s="7" t="s">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="E73" s="15">
-        <v>2738.5</v>
+        <v>2581.41</v>
       </c>
     </row>
     <row r="74" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B74" s="7">
         <v>66</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>91</v>
+        <v>33</v>
       </c>
       <c r="D74" s="7" t="s">
-        <v>99</v>
+        <v>2</v>
       </c>
       <c r="E74" s="15">
-        <v>4530.62</v>
+        <v>3357.77</v>
       </c>
     </row>
     <row r="75" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B75" s="7">
         <v>67</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>124</v>
+        <v>88</v>
       </c>
       <c r="D75" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E75" s="15">
-        <v>2529.84</v>
+        <v>2828.73</v>
       </c>
     </row>
     <row r="76" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B76" s="7">
         <v>68</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>72</v>
+        <v>91</v>
       </c>
       <c r="D76" s="7" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="E76" s="15">
-        <v>3529.5</v>
+        <v>4872.2700000000004</v>
       </c>
     </row>
     <row r="77" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B77" s="7">
         <v>69</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>183</v>
+        <v>124</v>
       </c>
       <c r="D77" s="7" t="s">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="E77" s="15">
-        <v>2037</v>
+        <v>2331.23</v>
       </c>
     </row>
     <row r="78" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B78" s="7">
         <v>70</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>154</v>
+        <v>72</v>
       </c>
       <c r="D78" s="7" t="s">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="E78" s="15">
-        <v>1953.8600000000001</v>
+        <v>3207.0599999999995</v>
       </c>
     </row>
     <row r="79" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B79" s="7">
         <v>71</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>202</v>
+        <v>183</v>
       </c>
       <c r="D79" s="7" t="s">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E79" s="15">
-        <v>3951.23</v>
+        <v>2208.96</v>
       </c>
     </row>
     <row r="80" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B80" s="7">
         <v>72</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>129</v>
+        <v>154</v>
       </c>
       <c r="D80" s="7" t="s">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="E80" s="15">
-        <v>1097.1500000000001</v>
+        <v>1812.13</v>
       </c>
     </row>
     <row r="81" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B81" s="7">
         <v>73</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>40</v>
+        <v>201</v>
       </c>
       <c r="D81" s="7" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E81" s="15">
-        <v>2502</v>
+        <v>5451</v>
       </c>
     </row>
     <row r="82" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B82" s="7">
         <v>74</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>106</v>
+        <v>129</v>
       </c>
       <c r="D82" s="7" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E82" s="15">
-        <v>2429</v>
+        <v>5192.7299999999996</v>
       </c>
     </row>
     <row r="83" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B83" s="7">
         <v>75</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D83" s="7" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E83" s="15">
-        <v>2949.13</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="84" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B84" s="7">
         <v>76</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="D84" s="7" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="E84" s="15">
-        <v>1746</v>
+        <v>2618.27</v>
       </c>
     </row>
     <row r="85" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B85" s="7">
         <v>77</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>128</v>
+        <v>35</v>
       </c>
       <c r="D85" s="7" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="E85" s="15">
-        <v>1466.9499999999998</v>
+        <v>2482.41</v>
       </c>
     </row>
     <row r="86" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B86" s="7">
         <v>78</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="D86" s="7" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="E86" s="15">
-        <v>2082</v>
+        <v>1808.1299999999999</v>
       </c>
     </row>
     <row r="87" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B87" s="7">
         <v>79</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>61</v>
+        <v>128</v>
       </c>
       <c r="D87" s="7" t="s">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E87" s="15">
-        <v>1400</v>
+        <v>1412.73</v>
       </c>
     </row>
     <row r="88" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B88" s="7">
         <v>80</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>65</v>
+        <v>102</v>
       </c>
       <c r="D88" s="7" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="E88" s="15">
-        <v>2621.14</v>
+        <v>2101.8000000000002</v>
       </c>
     </row>
     <row r="89" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B89" s="7">
         <v>81</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>101</v>
+        <v>61</v>
       </c>
       <c r="D89" s="7" t="s">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="E89" s="15">
-        <v>4130.3099999999995</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="90" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B90" s="7">
         <v>82</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>163</v>
+        <v>65</v>
       </c>
       <c r="D90" s="7" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E90" s="15">
-        <v>2621.0700000000002</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="91" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B91" s="7">
         <v>83</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>160</v>
+        <v>101</v>
       </c>
       <c r="D91" s="7" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E91" s="15">
-        <v>3436.6200000000003</v>
+        <v>5497.5</v>
       </c>
     </row>
     <row r="92" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B92" s="7">
         <v>84</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>66</v>
+        <v>163</v>
       </c>
       <c r="D92" s="7" t="s">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E92" s="15">
-        <v>4468.8100000000004</v>
+        <v>3202.5</v>
       </c>
     </row>
     <row r="93" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B93" s="7">
         <v>85</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>103</v>
+        <v>160</v>
       </c>
       <c r="D93" s="7" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E93" s="15">
-        <v>2161.77</v>
+        <v>3870</v>
       </c>
     </row>
     <row r="94" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B94" s="7">
         <v>86</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>14</v>
+        <v>66</v>
       </c>
       <c r="D94" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E94" s="15">
-        <v>4400.43</v>
+        <v>4552.2299999999996</v>
       </c>
     </row>
     <row r="95" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B95" s="7">
         <v>87</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>18</v>
+        <v>103</v>
       </c>
       <c r="D95" s="7" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="E95" s="15">
-        <v>5372.0999999999995</v>
+        <v>2145.09</v>
       </c>
     </row>
     <row r="96" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B96" s="7">
         <v>88</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>92</v>
+        <v>14</v>
       </c>
       <c r="D96" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E96" s="15">
-        <v>4907.38</v>
+        <v>5451</v>
       </c>
     </row>
     <row r="97" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B97" s="7">
         <v>89</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="D97" s="7" t="s">
-        <v>58</v>
+        <v>5</v>
       </c>
       <c r="E97" s="15">
-        <v>1648.9999999999998</v>
+        <v>4871.22</v>
       </c>
     </row>
     <row r="98" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B98" s="7">
         <v>90</v>
       </c>
-      <c r="C98" s="8" t="s">
-        <v>135</v>
+      <c r="C98" s="7" t="s">
+        <v>92</v>
       </c>
       <c r="D98" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E98" s="15">
-        <v>5365.9699999999993</v>
+        <v>2973.28</v>
       </c>
     </row>
     <row r="99" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B99" s="7">
         <v>91</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>81</v>
+        <v>59</v>
       </c>
       <c r="D99" s="7" t="s">
-        <v>5</v>
+        <v>58</v>
       </c>
       <c r="E99" s="15">
-        <v>4360.8</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="100" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B100" s="7">
         <v>92</v>
       </c>
-      <c r="C100" s="7" t="s">
-        <v>108</v>
+      <c r="C100" s="8" t="s">
+        <v>135</v>
       </c>
       <c r="D100" s="7" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="E100" s="15">
-        <v>2467.06</v>
+        <v>4360.8</v>
       </c>
     </row>
     <row r="101" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B101" s="7">
         <v>93</v>
       </c>
-      <c r="C101" s="7" t="s">
-        <v>69</v>
+      <c r="C101" s="8" t="s">
+        <v>216</v>
       </c>
       <c r="D101" s="7" t="s">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E101" s="15">
-        <v>4360.8</v>
+        <v>1666.6299999999999</v>
       </c>
     </row>
     <row r="102" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B102" s="7">
         <v>94</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="D102" s="7" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="E102" s="15">
-        <v>2787.19</v>
+        <v>4360.8</v>
       </c>
     </row>
     <row r="103" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B103" s="7">
         <v>95</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>126</v>
+        <v>108</v>
       </c>
       <c r="D103" s="7" t="s">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="E103" s="15">
-        <v>2760.14</v>
+        <v>2386.14</v>
       </c>
     </row>
     <row r="104" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B104" s="7">
         <v>96</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="D104" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E104" s="15">
-        <v>4904.2300000000005</v>
+        <v>5451</v>
       </c>
     </row>
     <row r="105" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B105" s="7">
         <v>97</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>207</v>
+        <v>34</v>
       </c>
       <c r="D105" s="7" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="E105" s="15">
-        <v>4518</v>
+        <v>2707.32</v>
       </c>
     </row>
     <row r="106" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B106" s="7">
         <v>98</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>126</v>
+      </c>
+      <c r="D106" s="7" t="s">
+        <v>1</v>
       </c>
       <c r="E106" s="15">
-        <v>4594.28</v>
+        <v>3544.5</v>
       </c>
     </row>
     <row r="107" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B107" s="7">
         <v>99</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>177</v>
+        <v>76</v>
       </c>
       <c r="D107" s="7" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E107" s="15">
-        <v>2700.58</v>
+        <v>5451</v>
       </c>
     </row>
     <row r="108" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B108" s="7">
         <v>100</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>110</v>
+        <v>206</v>
       </c>
       <c r="D108" s="7" t="s">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E108" s="15">
-        <v>1745.1000000000001</v>
+        <v>4417.97</v>
       </c>
     </row>
     <row r="109" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B109" s="7">
         <v>101</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>205</v>
+      </c>
+      <c r="D109" s="11" t="s">
+        <v>17</v>
       </c>
       <c r="E109" s="15">
-        <v>2216.34</v>
+        <v>5340</v>
       </c>
     </row>
     <row r="110" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B110" s="7">
         <v>102</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>208</v>
+        <v>177</v>
       </c>
       <c r="D110" s="7" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E110" s="15">
-        <v>4784.26</v>
+        <v>2596.77</v>
       </c>
     </row>
     <row r="111" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B111" s="7">
         <v>103</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>210</v>
+        <v>110</v>
       </c>
       <c r="D111" s="7" t="s">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E111" s="15">
-        <v>4518</v>
+        <v>2447.0500000000002</v>
       </c>
     </row>
     <row r="112" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B112" s="7">
         <v>104</v>
       </c>
       <c r="C112" s="7" t="s">
-        <v>24</v>
+        <v>117</v>
       </c>
       <c r="D112" s="7" t="s">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E112" s="15">
-        <v>3220.32</v>
+        <v>2620.23</v>
       </c>
     </row>
     <row r="113" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B113" s="7">
         <v>105</v>
       </c>
       <c r="C113" s="7" t="s">
-        <v>62</v>
+        <v>207</v>
       </c>
       <c r="D113" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E113" s="15">
-        <v>3322.51</v>
+        <v>4397.46</v>
       </c>
     </row>
     <row r="114" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B114" s="7">
         <v>106</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>57</v>
+        <v>209</v>
       </c>
       <c r="D114" s="7" t="s">
-        <v>56</v>
+        <v>5</v>
       </c>
       <c r="E114" s="15">
-        <v>3517.27</v>
+        <v>4360.8</v>
       </c>
     </row>
     <row r="115" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B115" s="7">
         <v>107</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D115" s="7" t="s">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="E115" s="15">
-        <v>2365</v>
+        <v>1145.45</v>
       </c>
     </row>
     <row r="116" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B116" s="7">
         <v>108</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>199</v>
+        <v>215</v>
       </c>
       <c r="D116" s="7" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E116" s="15">
-        <v>2561.5700000000002</v>
+        <v>2416.2400000000002</v>
       </c>
     </row>
     <row r="117" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B117" s="7">
         <v>109</v>
       </c>
       <c r="C117" s="7" t="s">
-        <v>188</v>
+        <v>62</v>
       </c>
       <c r="D117" s="7" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E117" s="15">
-        <v>1978.6000000000001</v>
+        <v>5475.07</v>
       </c>
     </row>
     <row r="118" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B118" s="7">
         <v>110</v>
       </c>
       <c r="C118" s="7" t="s">
-        <v>189</v>
+        <v>57</v>
       </c>
       <c r="D118" s="7" t="s">
-        <v>8</v>
+        <v>56</v>
       </c>
       <c r="E118" s="15">
-        <v>4163.38</v>
+        <v>4386</v>
       </c>
     </row>
     <row r="119" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B119" s="7">
         <v>111</v>
       </c>
-      <c r="C119" s="9" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="C119" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="D119" s="7" t="s">
+        <v>3</v>
       </c>
       <c r="E119" s="15">
-        <v>2146.14</v>
+        <v>2558.86</v>
       </c>
     </row>
     <row r="120" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B120" s="7">
         <v>112</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>121</v>
+        <v>25</v>
       </c>
       <c r="D120" s="7" t="s">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="E120" s="15">
-        <v>2489.9499999999998</v>
+        <v>2429.5</v>
       </c>
     </row>
     <row r="121" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B121" s="7">
         <v>113</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>164</v>
+        <v>199</v>
       </c>
       <c r="D121" s="7" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1746</v>
+        <v>3</v>
+      </c>
+      <c r="E121" s="12">
+        <v>2596.7600000000002</v>
       </c>
     </row>
     <row r="122" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B122" s="7">
         <v>114</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>89</v>
+        <v>188</v>
       </c>
       <c r="D122" s="7" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1884.57</v>
+        <v>4</v>
+      </c>
+      <c r="E122" s="12">
+        <v>1855.22</v>
       </c>
     </row>
     <row r="123" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B123" s="7">
         <v>115</v>
       </c>
       <c r="C123" s="7" t="s">
-        <v>38</v>
+        <v>189</v>
       </c>
       <c r="D123" s="7" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2383.5500000000002</v>
+        <v>8</v>
+      </c>
+      <c r="E123" s="12">
+        <v>4717.5</v>
       </c>
     </row>
     <row r="124" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B124" s="7">
         <v>116</v>
       </c>
-      <c r="C124" s="7" t="s">
-[...6 lines deleted...]
-        <v>2216.77</v>
+      <c r="C124" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="D124" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E124" s="12">
+        <v>1390.91</v>
       </c>
     </row>
     <row r="125" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B125" s="7">
         <v>117</v>
       </c>
       <c r="C125" s="7" t="s">
-        <v>186</v>
+        <v>121</v>
       </c>
       <c r="D125" s="7" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>1354.05</v>
+        <v>1</v>
+      </c>
+      <c r="E125" s="12">
+        <v>2564.77</v>
       </c>
     </row>
     <row r="126" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B126" s="7">
         <v>118</v>
       </c>
       <c r="C126" s="7" t="s">
-        <v>113</v>
+        <v>164</v>
       </c>
       <c r="D126" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="E126" s="15">
-        <v>2079.56</v>
+      <c r="E126" s="12">
+        <v>1746</v>
       </c>
     </row>
     <row r="127" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B127" s="7">
         <v>119</v>
       </c>
       <c r="C127" s="7" t="s">
-        <v>170</v>
+        <v>89</v>
       </c>
       <c r="D127" s="7" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2562</v>
+        <v>1</v>
+      </c>
+      <c r="E127" s="12">
+        <v>1867.6299999999999</v>
       </c>
     </row>
     <row r="128" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B128" s="7">
         <v>120</v>
       </c>
       <c r="C128" s="7" t="s">
-        <v>166</v>
+        <v>38</v>
       </c>
       <c r="D128" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="E128" s="15">
-        <v>1953.8600000000001</v>
+      <c r="E128" s="12">
+        <v>1639.2700000000002</v>
       </c>
     </row>
     <row r="129" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B129" s="7">
         <v>121</v>
       </c>
       <c r="C129" s="7" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="D129" s="7" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1806.6399999999999</v>
+        <v>9</v>
+      </c>
+      <c r="E129" s="12">
+        <v>2891.2</v>
       </c>
     </row>
     <row r="130" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B130" s="7">
         <v>122</v>
       </c>
       <c r="C130" s="7" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="D130" s="7" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2926.62</v>
+        <v>11</v>
+      </c>
+      <c r="E130" s="12">
+        <v>3924.5</v>
       </c>
     </row>
     <row r="131" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B131" s="7">
         <v>123</v>
       </c>
       <c r="C131" s="7" t="s">
-        <v>53</v>
+        <v>113</v>
       </c>
       <c r="D131" s="7" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>5776.0099999999993</v>
+        <v>1</v>
+      </c>
+      <c r="E131" s="12">
+        <v>1587.28</v>
       </c>
     </row>
     <row r="132" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B132" s="7">
         <v>124</v>
       </c>
       <c r="C132" s="7" t="s">
-        <v>130</v>
+        <v>170</v>
       </c>
       <c r="D132" s="7" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>2059.0500000000002</v>
+        <v>2</v>
+      </c>
+      <c r="E132" s="12">
+        <v>3486.96</v>
       </c>
     </row>
     <row r="133" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B133" s="7">
         <v>125</v>
       </c>
       <c r="C133" s="7" t="s">
-        <v>87</v>
+        <v>166</v>
       </c>
       <c r="D133" s="7" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>3129.75</v>
+        <v>1</v>
+      </c>
+      <c r="E133" s="12">
+        <v>2226.91</v>
       </c>
     </row>
     <row r="134" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B134" s="7">
         <v>126</v>
       </c>
       <c r="C134" s="7" t="s">
-        <v>162</v>
+        <v>116</v>
       </c>
       <c r="D134" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="E134" s="15">
-        <v>1342</v>
+      <c r="E134" s="12">
+        <v>2696.1800000000003</v>
       </c>
     </row>
     <row r="135" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B135" s="7">
         <v>127</v>
       </c>
       <c r="C135" s="7" t="s">
-        <v>120</v>
+        <v>142</v>
       </c>
       <c r="D135" s="7" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>2316</v>
+        <v>2</v>
+      </c>
+      <c r="E135" s="12">
+        <v>2795.52</v>
       </c>
     </row>
     <row r="136" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B136" s="7">
         <v>128</v>
       </c>
       <c r="C136" s="7" t="s">
-        <v>84</v>
+        <v>53</v>
       </c>
       <c r="D136" s="7" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>2316.1499999999996</v>
+        <v>153</v>
+      </c>
+      <c r="E136" s="12">
+        <v>4422.37</v>
       </c>
     </row>
     <row r="137" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B137" s="7">
         <v>129</v>
       </c>
       <c r="C137" s="7" t="s">
-        <v>165</v>
+        <v>130</v>
       </c>
       <c r="D137" s="7" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E137" s="15">
-        <v>3474.25</v>
+        <v>1957.09</v>
       </c>
     </row>
     <row r="138" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B138" s="7">
         <v>130</v>
       </c>
       <c r="C138" s="7" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>87</v>
+      </c>
+      <c r="D138" s="7" t="s">
+        <v>11</v>
       </c>
       <c r="E138" s="15">
-        <v>5679.04</v>
+        <v>2992.52</v>
       </c>
     </row>
     <row r="139" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B139" s="7">
         <v>131</v>
       </c>
       <c r="C139" s="7" t="s">
-        <v>79</v>
+        <v>162</v>
       </c>
       <c r="D139" s="7" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E139" s="15">
-        <v>1746</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="140" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B140" s="7">
         <v>132</v>
       </c>
       <c r="C140" s="7" t="s">
-        <v>46</v>
+        <v>120</v>
       </c>
       <c r="D140" s="7" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E140" s="15">
-        <v>2141.8599999999997</v>
+        <v>2319.62</v>
       </c>
     </row>
     <row r="141" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B141" s="7">
         <v>133</v>
       </c>
       <c r="C141" s="7" t="s">
-        <v>131</v>
+        <v>84</v>
       </c>
       <c r="D141" s="7" t="s">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E141" s="15">
-        <v>3666.09</v>
+        <v>4360.8</v>
       </c>
     </row>
     <row r="142" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B142" s="7">
         <v>134</v>
       </c>
       <c r="C142" s="7" t="s">
-        <v>44</v>
+        <v>165</v>
       </c>
       <c r="D142" s="7" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E142" s="15">
-        <v>1787.98</v>
+        <v>2672.58</v>
       </c>
     </row>
     <row r="143" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B143" s="7">
         <v>135</v>
       </c>
       <c r="C143" s="7" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>48</v>
+      </c>
+      <c r="D143" s="11" t="s">
+        <v>47</v>
       </c>
       <c r="E143" s="15">
-        <v>3102</v>
+        <v>6796.36</v>
       </c>
     </row>
     <row r="144" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B144" s="7">
         <v>136</v>
       </c>
       <c r="C144" s="7" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>214</v>
+      </c>
+      <c r="D144" s="11" t="s">
+        <v>3</v>
       </c>
       <c r="E144" s="15">
-        <v>1652.3899999999999</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="145" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B145" s="7">
         <v>137</v>
       </c>
       <c r="C145" s="7" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="D145" s="7" t="s">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E145" s="15">
-        <v>2076.58</v>
+        <v>1772.45</v>
       </c>
     </row>
     <row r="146" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B146" s="7">
         <v>138</v>
       </c>
       <c r="C146" s="7" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="D146" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E146" s="15">
-        <v>2815</v>
+        <v>3125.5</v>
       </c>
     </row>
     <row r="147" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B147" s="7">
         <v>139</v>
       </c>
       <c r="C147" s="7" t="s">
-        <v>169</v>
+        <v>131</v>
       </c>
       <c r="D147" s="7" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E147" s="15">
-        <v>2699.0499999999997</v>
+        <v>2063.59</v>
       </c>
     </row>
     <row r="148" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B148" s="7">
         <v>140</v>
       </c>
       <c r="C148" s="7" t="s">
-        <v>107</v>
+        <v>44</v>
       </c>
       <c r="D148" s="7" t="s">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="E148" s="15">
-        <v>1953.8600000000001</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="149" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B149" s="7">
         <v>141</v>
       </c>
       <c r="C149" s="7" t="s">
-        <v>197</v>
+        <v>111</v>
       </c>
       <c r="D149" s="7" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E149" s="15">
-        <v>2414.5600000000004</v>
+        <v>3877.5</v>
       </c>
     </row>
     <row r="150" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B150" s="7">
         <v>142</v>
       </c>
       <c r="C150" s="7" t="s">
-        <v>161</v>
+        <v>118</v>
       </c>
       <c r="D150" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E150" s="15">
-        <v>2263.7600000000002</v>
+        <v>2634.05</v>
       </c>
     </row>
     <row r="151" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B151" s="7">
         <v>143</v>
       </c>
       <c r="C151" s="7" t="s">
-        <v>148</v>
+        <v>100</v>
       </c>
       <c r="D151" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E151" s="15">
-        <v>1245.95</v>
+        <v>5451</v>
       </c>
     </row>
     <row r="152" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B152" s="7">
         <v>144</v>
       </c>
       <c r="C152" s="7" t="s">
-        <v>67</v>
+        <v>22</v>
       </c>
       <c r="D152" s="7" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="E152" s="15">
-        <v>4360.8</v>
+        <v>4068.48</v>
       </c>
     </row>
     <row r="153" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B153" s="7">
         <v>145</v>
       </c>
       <c r="C153" s="7" t="s">
-        <v>205</v>
+        <v>169</v>
       </c>
       <c r="D153" s="7" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E153" s="15">
-        <v>2953.33</v>
+        <v>3146.45</v>
       </c>
     </row>
     <row r="154" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B154" s="7">
         <v>146</v>
       </c>
       <c r="C154" s="7" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="D154" s="7" t="s">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="E154" s="15">
-        <v>3060.46</v>
+        <v>2235.41</v>
       </c>
     </row>
     <row r="155" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B155" s="7">
         <v>147</v>
       </c>
       <c r="C155" s="7" t="s">
-        <v>96</v>
+        <v>197</v>
       </c>
       <c r="D155" s="7" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E155" s="15">
-        <v>2316.19</v>
+        <v>2326.17</v>
       </c>
     </row>
     <row r="156" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B156" s="7">
         <v>148</v>
       </c>
       <c r="C156" s="7" t="s">
-        <v>114</v>
+        <v>161</v>
       </c>
       <c r="D156" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E156" s="15">
-        <v>1985.15</v>
+        <v>2134.4900000000002</v>
       </c>
     </row>
     <row r="157" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B157" s="7">
         <v>149</v>
       </c>
       <c r="C157" s="7" t="s">
-        <v>123</v>
+        <v>148</v>
       </c>
       <c r="D157" s="7" t="s">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E157" s="15">
-        <v>2657.25</v>
+        <v>5467.9800000000005</v>
       </c>
     </row>
     <row r="158" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B158" s="7">
         <v>150</v>
       </c>
       <c r="C158" s="7" t="s">
-        <v>200</v>
+        <v>67</v>
       </c>
       <c r="D158" s="7" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="E158" s="15">
-        <v>1359.25</v>
+        <v>5451</v>
       </c>
     </row>
     <row r="159" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B159" s="7">
         <v>151</v>
       </c>
       <c r="C159" s="7" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="D159" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="D159" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E159" s="15">
-        <v>2026.3400000000001</v>
+        <v>2182.5</v>
       </c>
     </row>
     <row r="160" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B160" s="7">
         <v>152</v>
       </c>
       <c r="C160" s="7" t="s">
-        <v>156</v>
+        <v>204</v>
       </c>
       <c r="D160" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E160" s="15">
-        <v>4485.1899999999996</v>
+        <v>4360.8</v>
       </c>
     </row>
     <row r="161" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B161" s="7">
         <v>153</v>
       </c>
       <c r="C161" s="7" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="D161" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="D161" s="7" t="s">
         <v>9</v>
       </c>
       <c r="E161" s="15">
-        <v>2139.2600000000002</v>
+        <v>2653.33</v>
       </c>
     </row>
     <row r="162" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B162" s="7">
         <v>154</v>
       </c>
       <c r="C162" s="7" t="s">
-        <v>30</v>
+        <v>96</v>
       </c>
       <c r="D162" s="7" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E162" s="15">
-        <v>4343.1000000000004</v>
+        <v>5100</v>
       </c>
     </row>
     <row r="163" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B163" s="7">
         <v>155</v>
       </c>
       <c r="C163" s="7" t="s">
-        <v>93</v>
+        <v>114</v>
       </c>
       <c r="D163" s="7" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="E163" s="15">
-        <v>4483.2599999999993</v>
+        <v>3052.91</v>
       </c>
     </row>
     <row r="164" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B164" s="7">
         <v>156</v>
       </c>
       <c r="C164" s="7" t="s">
-        <v>49</v>
+        <v>123</v>
       </c>
       <c r="D164" s="7" t="s">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="E164" s="15">
-        <v>4620.99</v>
+        <v>2438.8200000000002</v>
       </c>
     </row>
     <row r="165" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B165" s="7">
         <v>157</v>
       </c>
       <c r="C165" s="7" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="D165" s="7" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E165" s="15">
-        <v>2979.35</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="166" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B166" s="7">
         <v>158</v>
       </c>
       <c r="C166" s="7" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>171</v>
+      </c>
+      <c r="D166" s="11" t="s">
+        <v>1</v>
       </c>
       <c r="E166" s="15">
-        <v>2037.5100000000002</v>
+        <v>1798.91</v>
       </c>
     </row>
     <row r="167" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B167" s="7">
         <v>159</v>
       </c>
       <c r="C167" s="7" t="s">
-        <v>185</v>
+        <v>156</v>
       </c>
       <c r="D167" s="7" t="s">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E167" s="15">
-        <v>1529</v>
+        <v>4360.8</v>
       </c>
     </row>
     <row r="168" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B168" s="7">
         <v>160</v>
       </c>
       <c r="C168" s="7" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>144</v>
+      </c>
+      <c r="D168" s="11" t="s">
+        <v>9</v>
       </c>
       <c r="E168" s="15">
-        <v>2261.8000000000002</v>
+        <v>2616.7799999999997</v>
       </c>
     </row>
     <row r="169" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B169" s="7">
         <v>161</v>
       </c>
       <c r="C169" s="7" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="D169" s="7" t="s">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="E169" s="15">
-        <v>1902.16</v>
+        <v>3802.59</v>
       </c>
     </row>
     <row r="170" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B170" s="7">
         <v>162</v>
       </c>
       <c r="C170" s="7" t="s">
-        <v>198</v>
+        <v>93</v>
       </c>
       <c r="D170" s="7" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="E170" s="15">
-        <v>3243.43</v>
+        <v>4360.8</v>
       </c>
     </row>
     <row r="171" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B171" s="7">
         <v>163</v>
       </c>
       <c r="C171" s="7" t="s">
-        <v>82</v>
+        <v>49</v>
       </c>
       <c r="D171" s="7" t="s">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="E171" s="15">
-        <v>4378.79</v>
+        <v>4620.68</v>
       </c>
     </row>
     <row r="172" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B172" s="7">
         <v>164</v>
       </c>
       <c r="C172" s="7" t="s">
-        <v>85</v>
+        <v>203</v>
       </c>
       <c r="D172" s="7" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="E172" s="15">
-        <v>2076.58</v>
+        <v>3948</v>
       </c>
     </row>
     <row r="173" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B173" s="7">
         <v>165</v>
       </c>
       <c r="C173" s="7" t="s">
-        <v>180</v>
+        <v>143</v>
       </c>
       <c r="D173" s="7" t="s">
-        <v>9</v>
+        <v>210</v>
       </c>
       <c r="E173" s="15">
-        <v>2653.42</v>
+        <v>3608.07</v>
       </c>
     </row>
     <row r="174" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B174" s="7">
         <v>166</v>
       </c>
       <c r="C174" s="7" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="D174" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E174" s="15">
-        <v>2617.16</v>
+        <v>3492.1899999999996</v>
       </c>
     </row>
     <row r="175" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B175" s="7">
         <v>167</v>
       </c>
       <c r="C175" s="7" t="s">
-        <v>95</v>
+        <v>45</v>
       </c>
       <c r="D175" s="7" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="E175" s="15">
-        <v>4672.67</v>
+        <v>1674.97</v>
       </c>
     </row>
     <row r="176" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B176" s="7">
         <v>168</v>
       </c>
       <c r="C176" s="7" t="s">
-        <v>187</v>
+        <v>60</v>
       </c>
       <c r="D176" s="7" t="s">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="E176" s="15">
-        <v>2758.04</v>
+        <v>2178.5</v>
       </c>
     </row>
     <row r="177" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B177" s="7">
         <v>169</v>
       </c>
       <c r="C177" s="7" t="s">
-        <v>145</v>
+        <v>198</v>
       </c>
       <c r="D177" s="7" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>2395.9500000000003</v>
+        <v>11</v>
+      </c>
+      <c r="E177" s="15">
+        <v>3148.3</v>
       </c>
     </row>
     <row r="178" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B178" s="7">
         <v>170</v>
       </c>
       <c r="C178" s="7" t="s">
-        <v>192</v>
+        <v>82</v>
       </c>
       <c r="D178" s="7" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E178" s="12">
-        <v>2153.02</v>
+        <v>5451</v>
       </c>
     </row>
     <row r="179" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B179" s="7">
         <v>171</v>
       </c>
       <c r="C179" s="7" t="s">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="D179" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E179" s="12">
-        <v>4391.87</v>
+        <v>5554.57</v>
       </c>
     </row>
     <row r="180" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B180" s="7">
         <v>172</v>
       </c>
       <c r="C180" s="7" t="s">
-        <v>97</v>
+        <v>180</v>
       </c>
       <c r="D180" s="7" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>3120.57</v>
+        <v>9</v>
+      </c>
+      <c r="E180" s="12">
+        <v>2634.68</v>
       </c>
     </row>
     <row r="181" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B181" s="7">
         <v>173</v>
       </c>
       <c r="C181" s="7" t="s">
-        <v>31</v>
+        <v>182</v>
       </c>
       <c r="D181" s="7" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>3326.4500000000003</v>
+        <v>2</v>
+      </c>
+      <c r="E181" s="12">
+        <v>3202.5</v>
       </c>
     </row>
     <row r="182" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B182" s="7">
         <v>174</v>
       </c>
       <c r="C182" s="7" t="s">
-        <v>190</v>
+        <v>95</v>
       </c>
       <c r="D182" s="7" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>2455.09</v>
+        <v>11</v>
+      </c>
+      <c r="E182" s="12">
+        <v>1368.54</v>
       </c>
     </row>
     <row r="183" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B183" s="7">
         <v>175</v>
       </c>
       <c r="C183" s="7" t="s">
-        <v>50</v>
+        <v>187</v>
       </c>
       <c r="D183" s="7" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>4598.17</v>
+        <v>9</v>
+      </c>
+      <c r="E183" s="12">
+        <v>2210.7199999999998</v>
       </c>
     </row>
     <row r="184" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B184" s="7">
         <v>176</v>
       </c>
       <c r="C184" s="7" t="s">
-        <v>159</v>
+        <v>145</v>
       </c>
       <c r="D184" s="7" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>5302.57</v>
+        <v>9</v>
+      </c>
+      <c r="E184" s="12">
+        <v>2666.83</v>
       </c>
     </row>
     <row r="185" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B185" s="7">
         <v>177</v>
       </c>
       <c r="C185" s="7" t="s">
-        <v>73</v>
+        <v>192</v>
       </c>
       <c r="D185" s="7" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>1668.9</v>
+        <v>4</v>
+      </c>
+      <c r="E185" s="12">
+        <v>2100</v>
       </c>
     </row>
     <row r="186" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B186" s="7">
         <v>178</v>
       </c>
       <c r="C186" s="7" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="D186" s="7" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>2656.8100000000004</v>
+        <v>5</v>
+      </c>
+      <c r="E186" s="12">
+        <v>5451</v>
       </c>
     </row>
     <row r="187" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B187" s="7">
         <v>179</v>
       </c>
       <c r="C187" s="7" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="D187" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="D187" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E187" s="12">
+        <v>3211.03</v>
+      </c>
+    </row>
+    <row r="188" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B188" s="7">
+        <v>180</v>
+      </c>
+      <c r="C188" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D188" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E188" s="15">
+        <v>3683.59</v>
+      </c>
+    </row>
+    <row r="189" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B189" s="7">
+        <v>181</v>
+      </c>
+      <c r="C189" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="D189" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="E189" s="15">
+        <v>2601.5</v>
+      </c>
+    </row>
+    <row r="190" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B190" s="7">
+        <v>182</v>
+      </c>
+      <c r="C190" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D190" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E190" s="15">
+        <v>3703.63</v>
+      </c>
+    </row>
+    <row r="191" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B191" s="7">
+        <v>183</v>
+      </c>
+      <c r="C191" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="D191" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E191" s="15">
+        <v>6675</v>
+      </c>
+    </row>
+    <row r="192" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B192" s="7">
+        <v>184</v>
+      </c>
+      <c r="C192" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D192" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E192" s="15">
+        <v>2712.91</v>
+      </c>
+    </row>
+    <row r="193" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B193" s="7">
+        <v>185</v>
+      </c>
+      <c r="C193" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D193" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E193" s="15">
+        <v>3146.45</v>
+      </c>
+    </row>
+    <row r="194" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B194" s="7">
+        <v>186</v>
+      </c>
+      <c r="C194" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="D194" s="8" t="s">
         <v>134</v>
       </c>
-      <c r="E187" s="15">
-[...10 lines deleted...]
-      <c r="B189" s="13" t="s">
+      <c r="E194" s="15">
+        <v>5340</v>
+      </c>
+    </row>
+    <row r="195" spans="2:5" ht="15.75" x14ac:dyDescent="0.15">
+      <c r="B195" s="14"/>
+      <c r="C195" s="14"/>
+      <c r="D195" s="14"/>
+      <c r="E195" s="14"/>
+    </row>
+    <row r="196" spans="2:5" ht="15.75" x14ac:dyDescent="0.15">
+      <c r="B196" s="13" t="s">
         <v>138</v>
       </c>
-      <c r="C189" s="14"/>
-[...7 lines deleted...]
-      <c r="E190" s="16"/>
+      <c r="C196" s="14"/>
+      <c r="D196" s="14"/>
+      <c r="E196" s="14"/>
+    </row>
+    <row r="197" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B197" s="16"/>
+      <c r="C197" s="16"/>
+      <c r="D197" s="16"/>
+      <c r="E197" s="16"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="KJ3P02+PyZOdabOt5xpotODg+P8xp9PnmU/dmtB6WwGcADy3qdTTPKucYmPiiHQ1wQpLR0wohkWTXTaZRazthg==" saltValue="7Schw2qE9+NyAVUyVUe2ag==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
-  <autoFilter ref="B8:E187" xr:uid="{0B0677F2-E3A2-4EE3-B84B-2BBA6F57EF71}"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="qkHShm1N2uPKE5zkCTBJglecH3GgnVLf+hMsgdVIJwoBSYFUKuEDBxskBTz0SRv930CWHRPWWXx/PSWhT2KeuA==" saltValue="oTOo4PG3SB3hPVXD6mp6KQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
+  <autoFilter ref="B8:E194" xr:uid="{0B0677F2-E3A2-4EE3-B84B-2BBA6F57EF71}"/>
   <mergeCells count="2">
     <mergeCell ref="C5:E6"/>
     <mergeCell ref="C2:E2"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>