--- v5 (2026-03-28)
+++ v6 (2026-04-18)
@@ -5,81 +5,81 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ik162\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{97AFD072-4980-409A-A9C8-EC0DBEB7CAC9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{22DD129F-BFDB-4AF5-8E8C-7FF85737CB0D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{E0684BFE-0171-46B9-8A58-D9BE57A564AC}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$8:$WTG$197</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$B$5:$E$197</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$8:$WTC$201</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$B$5:$E$201</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="385" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="393" uniqueCount="226">
   <si>
     <t>jurists</t>
   </si>
   <si>
     <t>trešais sekretārs</t>
   </si>
   <si>
     <t>padomnieks</t>
   </si>
   <si>
     <t>pirmais sekretārs</t>
   </si>
   <si>
     <t>vecākais referents</t>
   </si>
   <si>
     <t>ārkārtējais un pilnvarotais vēstnieks</t>
   </si>
   <si>
     <t>valsts sekretārs</t>
   </si>
   <si>
     <t>Andžejs Viļumsons</t>
   </si>
   <si>
@@ -169,53 +169,50 @@
   <si>
     <t>Ieva Sīle</t>
   </si>
   <si>
     <t>Jogita Brante</t>
   </si>
   <si>
     <t>Ināra Millere</t>
   </si>
   <si>
     <t>Evija Buča</t>
   </si>
   <si>
     <t>Elīza Lipiņa</t>
   </si>
   <si>
     <t>Linda Dreija-Sīle</t>
   </si>
   <si>
     <t>Ieva Krieviņa</t>
   </si>
   <si>
     <t>Inga Stūrīte</t>
   </si>
   <si>
-    <t>Laura Trēgere</t>
-[...1 lines deleted...]
-  <si>
     <t>Ilze Vītuma</t>
   </si>
   <si>
     <t>Evija Johansone</t>
   </si>
   <si>
     <t>Gundega Grobiņa</t>
   </si>
   <si>
     <t>Zane Vilde</t>
   </si>
   <si>
     <t>Niklāvs Neimanis</t>
   </si>
   <si>
     <t>Sarma Vekšina</t>
   </si>
   <si>
     <t>Nauris Rumpe</t>
   </si>
   <si>
     <t>valsts sekretāra vietnieks - administratīvais direktors</t>
   </si>
   <si>
     <t>Māris Selga</t>
@@ -484,53 +481,50 @@
   <si>
     <t>Anda Sāre</t>
   </si>
   <si>
     <t>Renāte Krieviņa</t>
   </si>
   <si>
     <t>Ilona Ennina</t>
   </si>
   <si>
     <t>Anita Kaminska-Samata</t>
   </si>
   <si>
     <t>Jurģis Barkāns</t>
   </si>
   <si>
     <t>Andra Kalveniece</t>
   </si>
   <si>
     <t>Ineta Kudiņa</t>
   </si>
   <si>
     <t>Ilze Skutāne</t>
   </si>
   <si>
-    <t>Laura Kellija</t>
-[...1 lines deleted...]
-  <si>
     <t>Marija  Dombrovska</t>
   </si>
   <si>
     <t>Niklāvs Alberts Ozoliņš</t>
   </si>
   <si>
     <t>Armands Ivanenko</t>
   </si>
   <si>
     <t>Dace Rutka</t>
   </si>
   <si>
     <t>valsts sekretāra vietnieks ekonomisko attiecību jautājumos</t>
   </si>
   <si>
     <t>Ivita Burmistre</t>
   </si>
   <si>
     <t>vārds, uzvārds</t>
   </si>
   <si>
     <t>BRUTO aprēķinātais atalgojums*</t>
   </si>
   <si>
     <t>* atalgojums ietver mēnešalgu, piemaksas, prēmijas un naudas balvas</t>
@@ -694,67 +688,82 @@
   <si>
     <t>Līga Renkmane</t>
   </si>
   <si>
     <t>Svetlana Romanovska</t>
   </si>
   <si>
     <t>Kristīne  Puriņa</t>
   </si>
   <si>
     <t>Ieva Cēsniece</t>
   </si>
   <si>
     <t>Baiba Brasliņa</t>
   </si>
   <si>
     <t>Kristīne Rogule</t>
   </si>
   <si>
     <t>Vita Studente</t>
   </si>
   <si>
     <t>vecākais jurists</t>
   </si>
   <si>
-    <t>Amatpersonām, kuras ir pilnvarotas pieņemt vai sagatavot pārvaldes lēmumus, aprēķinātais atalgojums 2026.gada februāra mēnesī</t>
-[...4 lines deleted...]
-  <si>
     <t>Vineta Gasūna</t>
   </si>
   <si>
     <t>Baiba Melentjeva</t>
+  </si>
+  <si>
+    <t>Amatpersonām, kuras ir pilnvarotas pieņemt vai sagatavot pārvaldes lēmumus, aprēķinātais atalgojums 2026.gada marta mēnesī</t>
+  </si>
+  <si>
+    <t>Toms Pāvils</t>
+  </si>
+  <si>
+    <t>Ance Kaķe</t>
+  </si>
+  <si>
+    <t>Anete Biķe</t>
+  </si>
+  <si>
+    <t>Jogita Rulle</t>
+  </si>
+  <si>
+    <t>Alise Egija Bezručko</t>
+  </si>
+  <si>
+    <t>Anda Poro</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color indexed="11"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
@@ -771,166 +780,147 @@
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="1"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -1215,2946 +1205,3002 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B0677F2-E3A2-4EE3-B84B-2BBA6F57EF71}">
-  <dimension ref="B2:E199"/>
+  <dimension ref="B2:E203"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="C5" sqref="C5:E6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="9.33203125" style="1"/>
     <col min="3" max="3" width="31.83203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="62.6640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="29.1640625" style="1" customWidth="1"/>
-    <col min="6" max="200" width="9.33203125" style="1"/>
-[...188 lines deleted...]
-    <col min="16076" max="16384" width="9.33203125" style="1"/>
+    <col min="6" max="196" width="9.33203125" style="1"/>
+    <col min="197" max="197" width="41.33203125" style="1" customWidth="1"/>
+    <col min="198" max="199" width="30.5" style="1" customWidth="1"/>
+    <col min="200" max="452" width="9.33203125" style="1"/>
+    <col min="453" max="453" width="41.33203125" style="1" customWidth="1"/>
+    <col min="454" max="455" width="30.5" style="1" customWidth="1"/>
+    <col min="456" max="708" width="9.33203125" style="1"/>
+    <col min="709" max="709" width="41.33203125" style="1" customWidth="1"/>
+    <col min="710" max="711" width="30.5" style="1" customWidth="1"/>
+    <col min="712" max="964" width="9.33203125" style="1"/>
+    <col min="965" max="965" width="41.33203125" style="1" customWidth="1"/>
+    <col min="966" max="967" width="30.5" style="1" customWidth="1"/>
+    <col min="968" max="1220" width="9.33203125" style="1"/>
+    <col min="1221" max="1221" width="41.33203125" style="1" customWidth="1"/>
+    <col min="1222" max="1223" width="30.5" style="1" customWidth="1"/>
+    <col min="1224" max="1476" width="9.33203125" style="1"/>
+    <col min="1477" max="1477" width="41.33203125" style="1" customWidth="1"/>
+    <col min="1478" max="1479" width="30.5" style="1" customWidth="1"/>
+    <col min="1480" max="1732" width="9.33203125" style="1"/>
+    <col min="1733" max="1733" width="41.33203125" style="1" customWidth="1"/>
+    <col min="1734" max="1735" width="30.5" style="1" customWidth="1"/>
+    <col min="1736" max="1988" width="9.33203125" style="1"/>
+    <col min="1989" max="1989" width="41.33203125" style="1" customWidth="1"/>
+    <col min="1990" max="1991" width="30.5" style="1" customWidth="1"/>
+    <col min="1992" max="2244" width="9.33203125" style="1"/>
+    <col min="2245" max="2245" width="41.33203125" style="1" customWidth="1"/>
+    <col min="2246" max="2247" width="30.5" style="1" customWidth="1"/>
+    <col min="2248" max="2500" width="9.33203125" style="1"/>
+    <col min="2501" max="2501" width="41.33203125" style="1" customWidth="1"/>
+    <col min="2502" max="2503" width="30.5" style="1" customWidth="1"/>
+    <col min="2504" max="2756" width="9.33203125" style="1"/>
+    <col min="2757" max="2757" width="41.33203125" style="1" customWidth="1"/>
+    <col min="2758" max="2759" width="30.5" style="1" customWidth="1"/>
+    <col min="2760" max="3012" width="9.33203125" style="1"/>
+    <col min="3013" max="3013" width="41.33203125" style="1" customWidth="1"/>
+    <col min="3014" max="3015" width="30.5" style="1" customWidth="1"/>
+    <col min="3016" max="3268" width="9.33203125" style="1"/>
+    <col min="3269" max="3269" width="41.33203125" style="1" customWidth="1"/>
+    <col min="3270" max="3271" width="30.5" style="1" customWidth="1"/>
+    <col min="3272" max="3524" width="9.33203125" style="1"/>
+    <col min="3525" max="3525" width="41.33203125" style="1" customWidth="1"/>
+    <col min="3526" max="3527" width="30.5" style="1" customWidth="1"/>
+    <col min="3528" max="3780" width="9.33203125" style="1"/>
+    <col min="3781" max="3781" width="41.33203125" style="1" customWidth="1"/>
+    <col min="3782" max="3783" width="30.5" style="1" customWidth="1"/>
+    <col min="3784" max="4036" width="9.33203125" style="1"/>
+    <col min="4037" max="4037" width="41.33203125" style="1" customWidth="1"/>
+    <col min="4038" max="4039" width="30.5" style="1" customWidth="1"/>
+    <col min="4040" max="4292" width="9.33203125" style="1"/>
+    <col min="4293" max="4293" width="41.33203125" style="1" customWidth="1"/>
+    <col min="4294" max="4295" width="30.5" style="1" customWidth="1"/>
+    <col min="4296" max="4548" width="9.33203125" style="1"/>
+    <col min="4549" max="4549" width="41.33203125" style="1" customWidth="1"/>
+    <col min="4550" max="4551" width="30.5" style="1" customWidth="1"/>
+    <col min="4552" max="4804" width="9.33203125" style="1"/>
+    <col min="4805" max="4805" width="41.33203125" style="1" customWidth="1"/>
+    <col min="4806" max="4807" width="30.5" style="1" customWidth="1"/>
+    <col min="4808" max="5060" width="9.33203125" style="1"/>
+    <col min="5061" max="5061" width="41.33203125" style="1" customWidth="1"/>
+    <col min="5062" max="5063" width="30.5" style="1" customWidth="1"/>
+    <col min="5064" max="5316" width="9.33203125" style="1"/>
+    <col min="5317" max="5317" width="41.33203125" style="1" customWidth="1"/>
+    <col min="5318" max="5319" width="30.5" style="1" customWidth="1"/>
+    <col min="5320" max="5572" width="9.33203125" style="1"/>
+    <col min="5573" max="5573" width="41.33203125" style="1" customWidth="1"/>
+    <col min="5574" max="5575" width="30.5" style="1" customWidth="1"/>
+    <col min="5576" max="5828" width="9.33203125" style="1"/>
+    <col min="5829" max="5829" width="41.33203125" style="1" customWidth="1"/>
+    <col min="5830" max="5831" width="30.5" style="1" customWidth="1"/>
+    <col min="5832" max="6084" width="9.33203125" style="1"/>
+    <col min="6085" max="6085" width="41.33203125" style="1" customWidth="1"/>
+    <col min="6086" max="6087" width="30.5" style="1" customWidth="1"/>
+    <col min="6088" max="6340" width="9.33203125" style="1"/>
+    <col min="6341" max="6341" width="41.33203125" style="1" customWidth="1"/>
+    <col min="6342" max="6343" width="30.5" style="1" customWidth="1"/>
+    <col min="6344" max="6596" width="9.33203125" style="1"/>
+    <col min="6597" max="6597" width="41.33203125" style="1" customWidth="1"/>
+    <col min="6598" max="6599" width="30.5" style="1" customWidth="1"/>
+    <col min="6600" max="6852" width="9.33203125" style="1"/>
+    <col min="6853" max="6853" width="41.33203125" style="1" customWidth="1"/>
+    <col min="6854" max="6855" width="30.5" style="1" customWidth="1"/>
+    <col min="6856" max="7108" width="9.33203125" style="1"/>
+    <col min="7109" max="7109" width="41.33203125" style="1" customWidth="1"/>
+    <col min="7110" max="7111" width="30.5" style="1" customWidth="1"/>
+    <col min="7112" max="7364" width="9.33203125" style="1"/>
+    <col min="7365" max="7365" width="41.33203125" style="1" customWidth="1"/>
+    <col min="7366" max="7367" width="30.5" style="1" customWidth="1"/>
+    <col min="7368" max="7620" width="9.33203125" style="1"/>
+    <col min="7621" max="7621" width="41.33203125" style="1" customWidth="1"/>
+    <col min="7622" max="7623" width="30.5" style="1" customWidth="1"/>
+    <col min="7624" max="7876" width="9.33203125" style="1"/>
+    <col min="7877" max="7877" width="41.33203125" style="1" customWidth="1"/>
+    <col min="7878" max="7879" width="30.5" style="1" customWidth="1"/>
+    <col min="7880" max="8132" width="9.33203125" style="1"/>
+    <col min="8133" max="8133" width="41.33203125" style="1" customWidth="1"/>
+    <col min="8134" max="8135" width="30.5" style="1" customWidth="1"/>
+    <col min="8136" max="8388" width="9.33203125" style="1"/>
+    <col min="8389" max="8389" width="41.33203125" style="1" customWidth="1"/>
+    <col min="8390" max="8391" width="30.5" style="1" customWidth="1"/>
+    <col min="8392" max="8644" width="9.33203125" style="1"/>
+    <col min="8645" max="8645" width="41.33203125" style="1" customWidth="1"/>
+    <col min="8646" max="8647" width="30.5" style="1" customWidth="1"/>
+    <col min="8648" max="8900" width="9.33203125" style="1"/>
+    <col min="8901" max="8901" width="41.33203125" style="1" customWidth="1"/>
+    <col min="8902" max="8903" width="30.5" style="1" customWidth="1"/>
+    <col min="8904" max="9156" width="9.33203125" style="1"/>
+    <col min="9157" max="9157" width="41.33203125" style="1" customWidth="1"/>
+    <col min="9158" max="9159" width="30.5" style="1" customWidth="1"/>
+    <col min="9160" max="9412" width="9.33203125" style="1"/>
+    <col min="9413" max="9413" width="41.33203125" style="1" customWidth="1"/>
+    <col min="9414" max="9415" width="30.5" style="1" customWidth="1"/>
+    <col min="9416" max="9668" width="9.33203125" style="1"/>
+    <col min="9669" max="9669" width="41.33203125" style="1" customWidth="1"/>
+    <col min="9670" max="9671" width="30.5" style="1" customWidth="1"/>
+    <col min="9672" max="9924" width="9.33203125" style="1"/>
+    <col min="9925" max="9925" width="41.33203125" style="1" customWidth="1"/>
+    <col min="9926" max="9927" width="30.5" style="1" customWidth="1"/>
+    <col min="9928" max="10180" width="9.33203125" style="1"/>
+    <col min="10181" max="10181" width="41.33203125" style="1" customWidth="1"/>
+    <col min="10182" max="10183" width="30.5" style="1" customWidth="1"/>
+    <col min="10184" max="10436" width="9.33203125" style="1"/>
+    <col min="10437" max="10437" width="41.33203125" style="1" customWidth="1"/>
+    <col min="10438" max="10439" width="30.5" style="1" customWidth="1"/>
+    <col min="10440" max="10692" width="9.33203125" style="1"/>
+    <col min="10693" max="10693" width="41.33203125" style="1" customWidth="1"/>
+    <col min="10694" max="10695" width="30.5" style="1" customWidth="1"/>
+    <col min="10696" max="10948" width="9.33203125" style="1"/>
+    <col min="10949" max="10949" width="41.33203125" style="1" customWidth="1"/>
+    <col min="10950" max="10951" width="30.5" style="1" customWidth="1"/>
+    <col min="10952" max="11204" width="9.33203125" style="1"/>
+    <col min="11205" max="11205" width="41.33203125" style="1" customWidth="1"/>
+    <col min="11206" max="11207" width="30.5" style="1" customWidth="1"/>
+    <col min="11208" max="11460" width="9.33203125" style="1"/>
+    <col min="11461" max="11461" width="41.33203125" style="1" customWidth="1"/>
+    <col min="11462" max="11463" width="30.5" style="1" customWidth="1"/>
+    <col min="11464" max="11716" width="9.33203125" style="1"/>
+    <col min="11717" max="11717" width="41.33203125" style="1" customWidth="1"/>
+    <col min="11718" max="11719" width="30.5" style="1" customWidth="1"/>
+    <col min="11720" max="11972" width="9.33203125" style="1"/>
+    <col min="11973" max="11973" width="41.33203125" style="1" customWidth="1"/>
+    <col min="11974" max="11975" width="30.5" style="1" customWidth="1"/>
+    <col min="11976" max="12228" width="9.33203125" style="1"/>
+    <col min="12229" max="12229" width="41.33203125" style="1" customWidth="1"/>
+    <col min="12230" max="12231" width="30.5" style="1" customWidth="1"/>
+    <col min="12232" max="12484" width="9.33203125" style="1"/>
+    <col min="12485" max="12485" width="41.33203125" style="1" customWidth="1"/>
+    <col min="12486" max="12487" width="30.5" style="1" customWidth="1"/>
+    <col min="12488" max="12740" width="9.33203125" style="1"/>
+    <col min="12741" max="12741" width="41.33203125" style="1" customWidth="1"/>
+    <col min="12742" max="12743" width="30.5" style="1" customWidth="1"/>
+    <col min="12744" max="12996" width="9.33203125" style="1"/>
+    <col min="12997" max="12997" width="41.33203125" style="1" customWidth="1"/>
+    <col min="12998" max="12999" width="30.5" style="1" customWidth="1"/>
+    <col min="13000" max="13252" width="9.33203125" style="1"/>
+    <col min="13253" max="13253" width="41.33203125" style="1" customWidth="1"/>
+    <col min="13254" max="13255" width="30.5" style="1" customWidth="1"/>
+    <col min="13256" max="13508" width="9.33203125" style="1"/>
+    <col min="13509" max="13509" width="41.33203125" style="1" customWidth="1"/>
+    <col min="13510" max="13511" width="30.5" style="1" customWidth="1"/>
+    <col min="13512" max="13764" width="9.33203125" style="1"/>
+    <col min="13765" max="13765" width="41.33203125" style="1" customWidth="1"/>
+    <col min="13766" max="13767" width="30.5" style="1" customWidth="1"/>
+    <col min="13768" max="14020" width="9.33203125" style="1"/>
+    <col min="14021" max="14021" width="41.33203125" style="1" customWidth="1"/>
+    <col min="14022" max="14023" width="30.5" style="1" customWidth="1"/>
+    <col min="14024" max="14276" width="9.33203125" style="1"/>
+    <col min="14277" max="14277" width="41.33203125" style="1" customWidth="1"/>
+    <col min="14278" max="14279" width="30.5" style="1" customWidth="1"/>
+    <col min="14280" max="14532" width="9.33203125" style="1"/>
+    <col min="14533" max="14533" width="41.33203125" style="1" customWidth="1"/>
+    <col min="14534" max="14535" width="30.5" style="1" customWidth="1"/>
+    <col min="14536" max="14788" width="9.33203125" style="1"/>
+    <col min="14789" max="14789" width="41.33203125" style="1" customWidth="1"/>
+    <col min="14790" max="14791" width="30.5" style="1" customWidth="1"/>
+    <col min="14792" max="15044" width="9.33203125" style="1"/>
+    <col min="15045" max="15045" width="41.33203125" style="1" customWidth="1"/>
+    <col min="15046" max="15047" width="30.5" style="1" customWidth="1"/>
+    <col min="15048" max="15300" width="9.33203125" style="1"/>
+    <col min="15301" max="15301" width="41.33203125" style="1" customWidth="1"/>
+    <col min="15302" max="15303" width="30.5" style="1" customWidth="1"/>
+    <col min="15304" max="15556" width="9.33203125" style="1"/>
+    <col min="15557" max="15557" width="41.33203125" style="1" customWidth="1"/>
+    <col min="15558" max="15559" width="30.5" style="1" customWidth="1"/>
+    <col min="15560" max="15812" width="9.33203125" style="1"/>
+    <col min="15813" max="15813" width="41.33203125" style="1" customWidth="1"/>
+    <col min="15814" max="15815" width="30.5" style="1" customWidth="1"/>
+    <col min="15816" max="16068" width="9.33203125" style="1"/>
+    <col min="16069" max="16069" width="41.33203125" style="1" customWidth="1"/>
+    <col min="16070" max="16071" width="30.5" style="1" customWidth="1"/>
+    <col min="16072" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:5" x14ac:dyDescent="0.15">
-      <c r="C2" s="20" t="s">
-[...3 lines deleted...]
-      <c r="E2" s="20"/>
+      <c r="C2" s="21" t="s">
+        <v>157</v>
+      </c>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
     </row>
     <row r="3" spans="2:5" x14ac:dyDescent="0.2">
       <c r="E3" s="2"/>
     </row>
     <row r="4" spans="2:5" x14ac:dyDescent="0.2">
       <c r="E4" s="2"/>
     </row>
     <row r="5" spans="2:5" x14ac:dyDescent="0.15">
-      <c r="C5" s="19" t="s">
+      <c r="C5" s="20" t="s">
         <v>219</v>
       </c>
-      <c r="D5" s="19"/>
-      <c r="E5" s="19"/>
+      <c r="D5" s="20"/>
+      <c r="E5" s="20"/>
     </row>
     <row r="6" spans="2:5" x14ac:dyDescent="0.15">
-      <c r="C6" s="19"/>
-[...1 lines deleted...]
-      <c r="E6" s="19"/>
+      <c r="C6" s="20"/>
+      <c r="D6" s="20"/>
+      <c r="E6" s="20"/>
     </row>
     <row r="8" spans="2:5" ht="31.5" x14ac:dyDescent="0.15">
       <c r="B8" s="4" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>154</v>
+      </c>
+      <c r="D8" s="16" t="s">
+        <v>158</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-    <row r="9" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="9" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B9" s="4">
         <v>1</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="D9" s="16" t="s">
+        <v>203</v>
+      </c>
+      <c r="D9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="17">
-        <v>2841.29</v>
-[...2 lines deleted...]
-    <row r="10" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1647.8200000000002</v>
+      </c>
+    </row>
+    <row r="10" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B10" s="4">
         <v>2</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="D10" s="16" t="s">
+        <v>200</v>
+      </c>
+      <c r="D10" s="15" t="s">
         <v>1</v>
       </c>
       <c r="E10" s="17">
         <v>1684.8</v>
       </c>
     </row>
-    <row r="11" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B11" s="4">
         <v>3</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="17">
-        <v>4362</v>
-[...2 lines deleted...]
-    <row r="12" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4429.7000000000007</v>
+      </c>
+    </row>
+    <row r="12" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B12" s="4">
         <v>4</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E12" s="17">
-        <v>3701.23</v>
-[...2 lines deleted...]
-    <row r="13" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>3719.34</v>
+      </c>
+    </row>
+    <row r="13" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B13" s="4">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E13" s="17">
         <v>4360.8</v>
       </c>
     </row>
-    <row r="14" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B14" s="4">
         <v>6</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E14" s="17">
-        <v>4316.7700000000004</v>
-[...2 lines deleted...]
-    <row r="15" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="15" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B15" s="4">
         <v>7</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="17">
-        <v>1684.8</v>
-[...2 lines deleted...]
-    <row r="16" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1687.29</v>
+      </c>
+    </row>
+    <row r="16" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B16" s="4">
         <v>8</v>
       </c>
-      <c r="C16" s="11" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="11" t="s">
+      <c r="C16" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="D16" s="10" t="s">
         <v>5</v>
       </c>
       <c r="E16" s="17">
-        <v>4360.8</v>
-[...2 lines deleted...]
-    <row r="17" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4424.74</v>
+      </c>
+    </row>
+    <row r="17" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B17" s="4">
         <v>9</v>
       </c>
-      <c r="C17" s="11" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="11" t="s">
+      <c r="C17" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="D17" s="10" t="s">
         <v>5</v>
       </c>
       <c r="E17" s="17">
-        <v>4534.18</v>
-[...2 lines deleted...]
-    <row r="18" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4162.58</v>
+      </c>
+    </row>
+    <row r="18" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B18" s="4">
         <v>10</v>
       </c>
-      <c r="C18" s="5" t="s">
-[...3 lines deleted...]
-        <v>11</v>
+      <c r="C18" s="10" t="s">
+        <v>224</v>
+      </c>
+      <c r="D18" s="10" t="s">
+        <v>4</v>
       </c>
       <c r="E18" s="17">
-        <v>2774.4</v>
-[...2 lines deleted...]
-    <row r="19" spans="2:5" ht="15.75" x14ac:dyDescent="0.15">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="19" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B19" s="4">
         <v>11</v>
       </c>
-      <c r="C19" s="11" t="s">
-        <v>26</v>
+      <c r="C19" s="5" t="s">
+        <v>30</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="20" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>11</v>
+      </c>
+      <c r="E19" s="17">
+        <v>3294.88</v>
+      </c>
+    </row>
+    <row r="20" spans="2:5" ht="15.75" x14ac:dyDescent="0.15">
       <c r="B20" s="4">
         <v>12</v>
       </c>
-      <c r="C20" s="15" t="s">
-[...9 lines deleted...]
-    <row r="21" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C20" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B21" s="4">
         <v>13</v>
       </c>
-      <c r="C21" s="11" t="s">
-[...9 lines deleted...]
-    <row r="22" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C21" s="14" t="s">
+        <v>173</v>
+      </c>
+      <c r="D21" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E21" s="19">
+        <v>1684.8</v>
+      </c>
+    </row>
+    <row r="22" spans="2:5" ht="15.75" x14ac:dyDescent="0.15">
       <c r="B22" s="4">
         <v>14</v>
       </c>
-      <c r="C22" s="11" t="s">
-[...9 lines deleted...]
-    <row r="23" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C22" s="14" t="s">
+        <v>221</v>
+      </c>
+      <c r="D22" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E22" s="18">
+        <v>1510.45</v>
+      </c>
+    </row>
+    <row r="23" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B23" s="4">
         <v>15</v>
       </c>
-      <c r="C23" s="11" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="4" t="s">
+      <c r="C23" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="D23" s="10" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="17">
-        <v>2012.4</v>
-[...2 lines deleted...]
-    <row r="24" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2019.06</v>
+      </c>
+    </row>
+    <row r="24" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B24" s="4">
         <v>16</v>
       </c>
-      <c r="C24" s="11" t="s">
-[...9 lines deleted...]
-    <row r="25" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C24" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="D24" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="E24" s="19">
+        <v>2416.8000000000002</v>
+      </c>
+    </row>
+    <row r="25" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B25" s="4">
         <v>17</v>
       </c>
-      <c r="C25" s="11" t="s">
-[...9 lines deleted...]
-    <row r="26" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C25" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="D25" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" s="19">
+        <v>3007.28</v>
+      </c>
+    </row>
+    <row r="26" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B26" s="4">
         <v>18</v>
       </c>
-      <c r="C26" s="11" t="s">
-[...9 lines deleted...]
-    <row r="27" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C26" s="10" t="s">
+        <v>145</v>
+      </c>
+      <c r="D26" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26" s="19">
+        <v>2020.71</v>
+      </c>
+    </row>
+    <row r="27" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B27" s="4">
         <v>19</v>
       </c>
-      <c r="C27" s="11" t="s">
-[...9 lines deleted...]
-    <row r="28" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C27" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="D27" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="E27" s="19">
+        <v>2498.27</v>
+      </c>
+    </row>
+    <row r="28" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B28" s="4">
         <v>20</v>
       </c>
-      <c r="C28" s="11" t="s">
-[...9 lines deleted...]
-    <row r="29" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C28" s="10" t="s">
+        <v>197</v>
+      </c>
+      <c r="D28" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E28" s="19">
+        <v>1347.67</v>
+      </c>
+    </row>
+    <row r="29" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B29" s="4">
         <v>21</v>
       </c>
-      <c r="C29" s="5" t="s">
-[...9 lines deleted...]
-    <row r="30" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C29" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="D29" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E29" s="19">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="30" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B30" s="4">
         <v>22</v>
       </c>
-      <c r="C30" s="5" t="s">
-[...9 lines deleted...]
-    <row r="31" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C30" s="10" t="s">
+        <v>75</v>
+      </c>
+      <c r="D30" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E30" s="19">
+        <v>5228.1900000000005</v>
+      </c>
+    </row>
+    <row r="31" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B31" s="4">
         <v>23</v>
       </c>
-      <c r="C31" s="5" t="s">
-[...9 lines deleted...]
-    <row r="32" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C31" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="D31" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E31" s="19">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="32" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B32" s="4">
         <v>24</v>
       </c>
-      <c r="C32" s="5" t="s">
-[...9 lines deleted...]
-    <row r="33" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C32" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E32" s="19">
+        <v>6474</v>
+      </c>
+    </row>
+    <row r="33" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B33" s="4">
         <v>25</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>25</v>
+        <v>222</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E33" s="17">
-        <v>2418</v>
-[...2 lines deleted...]
-    <row r="34" spans="2:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2171.13</v>
+      </c>
+    </row>
+    <row r="34" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B34" s="4">
         <v>26</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>31</v>
+        <v>143</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-    <row r="35" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+      <c r="E34" s="19">
+        <v>1686.35</v>
+      </c>
+    </row>
+    <row r="35" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B35" s="4">
         <v>27</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>82</v>
+        <v>164</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-    <row r="36" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+      <c r="E35" s="19">
+        <v>3629.77</v>
+      </c>
+    </row>
+    <row r="36" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B36" s="4">
         <v>28</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>107</v>
+        <v>150</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-    <row r="37" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>23</v>
+      </c>
+      <c r="E36" s="19">
+        <v>2352</v>
+      </c>
+    </row>
+    <row r="37" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B37" s="4">
         <v>29</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>215</v>
+        <v>25</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-    <row r="38" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+      <c r="E37" s="19">
+        <v>2418</v>
+      </c>
+    </row>
+    <row r="38" spans="2:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B38" s="4">
         <v>30</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>222</v>
+        <v>31</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>4</v>
-[...5 lines deleted...]
-    <row r="39" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+      <c r="E38" s="19">
+        <v>2270</v>
+      </c>
+    </row>
+    <row r="39" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B39" s="4">
         <v>31</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>153</v>
+        <v>81</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E39" s="17">
         <v>4360.8</v>
       </c>
     </row>
-    <row r="40" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="40" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B40" s="4">
         <v>32</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>80</v>
+        <v>106</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E40" s="17">
-        <v>4324.1499999999996</v>
-[...2 lines deleted...]
-    <row r="41" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="41" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B41" s="4">
         <v>33</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>35</v>
+        <v>213</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="E41" s="17">
-        <v>1789.2</v>
-[...2 lines deleted...]
-    <row r="42" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>3038.56</v>
+      </c>
+    </row>
+    <row r="42" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B42" s="4">
         <v>34</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>56</v>
+        <v>218</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E42" s="17">
-        <v>4308.55</v>
-[...2 lines deleted...]
-    <row r="43" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1773.75</v>
+      </c>
+    </row>
+    <row r="43" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B43" s="4">
         <v>35</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>20</v>
+        <v>151</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="E43" s="17">
-        <v>4014</v>
-[...2 lines deleted...]
-    <row r="44" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4811.869999999999</v>
+      </c>
+    </row>
+    <row r="44" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B44" s="4">
         <v>36</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>178</v>
+        <v>79</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E44" s="17">
-        <v>4298.0300000000007</v>
-[...2 lines deleted...]
-    <row r="45" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="45" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B45" s="4">
         <v>37</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>197</v>
+        <v>35</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E45" s="17">
-        <v>2476.8000000000002</v>
-[...2 lines deleted...]
-    <row r="46" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4047</v>
+      </c>
+    </row>
+    <row r="46" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B46" s="4">
         <v>38</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>192</v>
+        <v>55</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E46" s="17">
-        <v>1641.81</v>
-[...2 lines deleted...]
-    <row r="47" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="47" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B47" s="4">
         <v>39</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>99</v>
+        <v>20</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="E47" s="17">
-        <v>4780.59</v>
-[...2 lines deleted...]
-    <row r="48" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4014</v>
+      </c>
+    </row>
+    <row r="48" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B48" s="4">
         <v>40</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E48" s="17">
-        <v>1738.99</v>
-[...2 lines deleted...]
-    <row r="49" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="49" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B49" s="4">
         <v>41</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>173</v>
+        <v>195</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>174</v>
+        <v>2</v>
       </c>
       <c r="E49" s="17">
-        <v>5014.93</v>
-[...2 lines deleted...]
-    <row r="50" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2476.8000000000002</v>
+      </c>
+    </row>
+    <row r="50" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B50" s="4">
         <v>42</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>59</v>
+        <v>190</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E50" s="17">
-        <v>4360.8</v>
-[...2 lines deleted...]
-    <row r="51" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1688.27</v>
+      </c>
+    </row>
+    <row r="51" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B51" s="4">
         <v>43</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>86</v>
+        <v>98</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E51" s="17">
-        <v>4360.8</v>
-[...2 lines deleted...]
-    <row r="52" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>3964.37</v>
+      </c>
+    </row>
+    <row r="52" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B52" s="4">
         <v>44</v>
       </c>
-      <c r="C52" s="11" t="s">
-        <v>122</v>
+      <c r="C52" s="5" t="s">
+        <v>167</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="E52" s="17">
-        <v>2003.46</v>
-[...2 lines deleted...]
-    <row r="53" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="53" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B53" s="4">
         <v>45</v>
       </c>
-      <c r="C53" s="11" t="s">
-        <v>203</v>
+      <c r="C53" s="5" t="s">
+        <v>171</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>2</v>
+        <v>172</v>
       </c>
       <c r="E53" s="17">
-        <v>2439.4499999999998</v>
-[...2 lines deleted...]
-    <row r="54" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>5025</v>
+      </c>
+    </row>
+    <row r="54" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B54" s="4">
         <v>46</v>
       </c>
-      <c r="C54" s="11" t="s">
-        <v>210</v>
+      <c r="C54" s="5" t="s">
+        <v>58</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="E54" s="17">
-        <v>3708</v>
-[...2 lines deleted...]
-    <row r="55" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="55" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B55" s="4">
         <v>47</v>
       </c>
-      <c r="C55" s="11" t="s">
-        <v>95</v>
+      <c r="C55" s="5" t="s">
+        <v>85</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E55" s="17">
-        <v>4319.17</v>
-[...2 lines deleted...]
-    <row r="56" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4400.1899999999996</v>
+      </c>
+    </row>
+    <row r="56" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B56" s="4">
         <v>48</v>
       </c>
-      <c r="C56" s="5" t="s">
-        <v>111</v>
+      <c r="C56" s="10" t="s">
+        <v>121</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="E56" s="17">
-        <v>4352.6200000000008</v>
-[...2 lines deleted...]
-    <row r="57" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2012.4</v>
+      </c>
+    </row>
+    <row r="57" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B57" s="4">
         <v>49</v>
       </c>
-      <c r="C57" s="5" t="s">
-        <v>196</v>
+      <c r="C57" s="10" t="s">
+        <v>201</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E57" s="17">
-        <v>1660.01</v>
-[...2 lines deleted...]
-    <row r="58" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2481.77</v>
+      </c>
+    </row>
+    <row r="58" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B58" s="4">
         <v>50</v>
       </c>
-      <c r="C58" s="5" t="s">
-        <v>90</v>
+      <c r="C58" s="10" t="s">
+        <v>208</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E58" s="17">
-        <v>2976.02</v>
-[...2 lines deleted...]
-    <row r="59" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>3708</v>
+      </c>
+    </row>
+    <row r="59" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B59" s="4">
         <v>51</v>
       </c>
-      <c r="C59" s="5" t="s">
-        <v>208</v>
+      <c r="C59" s="10" t="s">
+        <v>94</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E59" s="17">
-        <v>2469.9699999999998</v>
-[...2 lines deleted...]
-    <row r="60" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="60" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B60" s="4">
         <v>52</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>85</v>
+        <v>110</v>
       </c>
       <c r="D60" s="4" t="s">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E60" s="17">
-        <v>1392.77</v>
-[...2 lines deleted...]
-    <row r="61" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="61" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B61" s="4">
         <v>53</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>40</v>
+        <v>194</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E61" s="17">
-        <v>2542.3900000000003</v>
-[...2 lines deleted...]
-    <row r="62" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1692.7300000000002</v>
+      </c>
+    </row>
+    <row r="62" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B62" s="4">
         <v>54</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>39</v>
+        <v>89</v>
       </c>
       <c r="D62" s="4" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E62" s="17">
-        <v>2238</v>
-[...2 lines deleted...]
-    <row r="63" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>3292.8599999999997</v>
+      </c>
+    </row>
+    <row r="63" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B63" s="4">
         <v>55</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>46</v>
+        <v>206</v>
       </c>
       <c r="D63" s="4" t="s">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="E63" s="17">
-        <v>2418</v>
-[...2 lines deleted...]
-    <row r="64" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2482.5</v>
+      </c>
+    </row>
+    <row r="64" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B64" s="4">
         <v>56</v>
       </c>
-      <c r="C64" s="8" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="C64" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>1</v>
       </c>
       <c r="E64" s="17">
-        <v>2015</v>
-[...2 lines deleted...]
-    <row r="65" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1569.94</v>
+      </c>
+    </row>
+    <row r="65" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B65" s="4">
         <v>57</v>
       </c>
-      <c r="C65" s="8" t="s">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="C65" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>1</v>
       </c>
       <c r="E65" s="17">
-        <v>2476.8000000000002</v>
-[...2 lines deleted...]
-    <row r="66" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>3631.7</v>
+      </c>
+    </row>
+    <row r="66" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B66" s="4">
         <v>58</v>
       </c>
       <c r="C66" s="5" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D66" s="4" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E66" s="17">
-        <v>2992.8</v>
-[...2 lines deleted...]
-    <row r="67" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>3543.5</v>
+      </c>
+    </row>
+    <row r="67" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B67" s="4">
         <v>59</v>
       </c>
       <c r="C67" s="5" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="D67" s="4" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="E67" s="17">
-        <v>2180.4</v>
-[...2 lines deleted...]
-    <row r="68" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2418</v>
+      </c>
+    </row>
+    <row r="68" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B68" s="4">
         <v>60</v>
       </c>
-      <c r="C68" s="5" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="C68" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="D68" s="11" t="s">
+        <v>0</v>
       </c>
       <c r="E68" s="17">
-        <v>1668.4399999999998</v>
-[...2 lines deleted...]
-    <row r="69" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="69" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B69" s="4">
         <v>61</v>
       </c>
-      <c r="C69" s="5" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="C69" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="D69" s="11" t="s">
+        <v>2</v>
       </c>
       <c r="E69" s="17">
-        <v>3652.87</v>
-[...2 lines deleted...]
-    <row r="70" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2476.8000000000002</v>
+      </c>
+    </row>
+    <row r="70" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B70" s="4">
         <v>62</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>47</v>
+        <v>70</v>
       </c>
       <c r="D70" s="4" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E70" s="17">
-        <v>2238</v>
-[...2 lines deleted...]
-    <row r="71" spans="2:5" ht="15.75" x14ac:dyDescent="0.15">
+        <v>3877.96</v>
+      </c>
+    </row>
+    <row r="71" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B71" s="4">
         <v>63</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D71" s="4" t="s">
-        <v>10</v>
-[...5 lines deleted...]
-    <row r="72" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>5</v>
+      </c>
+      <c r="E71" s="17">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="72" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B72" s="4">
         <v>64</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>180</v>
+        <v>92</v>
       </c>
       <c r="D72" s="4" t="s">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E72" s="17">
-        <v>4360.8</v>
-[...2 lines deleted...]
-    <row r="73" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1695.22</v>
+      </c>
+    </row>
+    <row r="73" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B73" s="4">
         <v>65</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="D73" s="4" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="E73" s="17">
-        <v>2478</v>
-[...2 lines deleted...]
-    <row r="74" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>3648</v>
+      </c>
+    </row>
+    <row r="74" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B74" s="4">
         <v>66</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>123</v>
+        <v>46</v>
       </c>
       <c r="D74" s="4" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="E74" s="17">
-        <v>2416.8000000000002</v>
-[...2 lines deleted...]
-    <row r="75" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="75" spans="2:5" ht="15.75" x14ac:dyDescent="0.15">
       <c r="B75" s="4">
         <v>67</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>168</v>
+        <v>22</v>
       </c>
       <c r="D75" s="4" t="s">
-        <v>4</v>
-[...5 lines deleted...]
-    <row r="76" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>10</v>
+      </c>
+      <c r="E75" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B76" s="4">
         <v>68</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>92</v>
+        <v>178</v>
       </c>
       <c r="D76" s="4" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="E76" s="17">
-        <v>2843.1600000000003</v>
-[...2 lines deleted...]
-    <row r="77" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4485.6499999999996</v>
+      </c>
+    </row>
+    <row r="77" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B77" s="4">
         <v>69</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>87</v>
+        <v>32</v>
       </c>
       <c r="D77" s="4" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="E77" s="17">
-        <v>4352.47</v>
-[...2 lines deleted...]
-    <row r="78" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2478</v>
+      </c>
+    </row>
+    <row r="78" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B78" s="4">
         <v>70</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>214</v>
+        <v>122</v>
       </c>
       <c r="D78" s="4" t="s">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="E78" s="17">
-        <v>4246.04</v>
-[...2 lines deleted...]
-    <row r="79" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2416.8000000000002</v>
+      </c>
+    </row>
+    <row r="79" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B79" s="4">
         <v>71</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>42</v>
+        <v>166</v>
       </c>
       <c r="D79" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E79" s="17">
-        <v>2651.31</v>
-[...2 lines deleted...]
-    <row r="80" spans="2:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2005.68</v>
+      </c>
+    </row>
+    <row r="80" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B80" s="4">
         <v>72</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>138</v>
+        <v>91</v>
       </c>
       <c r="D80" s="4" t="s">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="E80" s="17">
-        <v>2464.8199999999997</v>
-[...2 lines deleted...]
-    <row r="81" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>3019.9799999999996</v>
+      </c>
+    </row>
+    <row r="81" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B81" s="4">
         <v>73</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="D81" s="4" t="s">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E81" s="17">
-        <v>2476.8000000000002</v>
-[...2 lines deleted...]
-    <row r="82" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="82" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B82" s="4">
         <v>74</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>105</v>
+        <v>212</v>
       </c>
       <c r="D82" s="4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E82" s="17">
-        <v>2281.81</v>
-[...2 lines deleted...]
-    <row r="83" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>3858.3399999999997</v>
+      </c>
+    </row>
+    <row r="83" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B83" s="4">
         <v>75</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>108</v>
+        <v>42</v>
       </c>
       <c r="D83" s="4" t="s">
-        <v>117</v>
+        <v>4</v>
       </c>
       <c r="E83" s="17">
-        <v>4602</v>
-[...2 lines deleted...]
-    <row r="84" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>3134.9399999999996</v>
+      </c>
+    </row>
+    <row r="84" spans="2:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B84" s="4">
         <v>76</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="D84" s="4" t="s">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="E84" s="17">
-        <v>2238</v>
-[...2 lines deleted...]
-    <row r="85" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2509.8000000000002</v>
+      </c>
+    </row>
+    <row r="85" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B85" s="4">
         <v>77</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>83</v>
+        <v>36</v>
       </c>
       <c r="D85" s="4" t="s">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="E85" s="17">
-        <v>2992.8</v>
-[...2 lines deleted...]
-    <row r="86" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2476.8000000000002</v>
+      </c>
+    </row>
+    <row r="86" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B86" s="4">
         <v>78</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>207</v>
+        <v>104</v>
       </c>
       <c r="D86" s="4" t="s">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="E86" s="17">
-        <v>1684.8</v>
-[...2 lines deleted...]
-    <row r="87" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>3543.5</v>
+      </c>
+    </row>
+    <row r="87" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B87" s="4">
         <v>79</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>177</v>
+        <v>107</v>
       </c>
       <c r="D87" s="4" t="s">
-        <v>1</v>
+        <v>116</v>
       </c>
       <c r="E87" s="17">
-        <v>1684.8</v>
-[...2 lines deleted...]
-    <row r="88" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4602</v>
+      </c>
+    </row>
+    <row r="88" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B88" s="4">
         <v>80</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="D88" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E88" s="17">
-        <v>3708</v>
-[...2 lines deleted...]
-    <row r="89" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1610.6799999999998</v>
+      </c>
+    </row>
+    <row r="89" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B89" s="4">
         <v>81</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>45</v>
+        <v>82</v>
       </c>
       <c r="D89" s="4" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E89" s="17">
-        <v>2238</v>
-[...2 lines deleted...]
-    <row r="90" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>3582.0400000000004</v>
+      </c>
+    </row>
+    <row r="90" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B90" s="4">
         <v>82</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>124</v>
+        <v>205</v>
       </c>
       <c r="D90" s="4" t="s">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="E90" s="17">
-        <v>2012.4</v>
-[...2 lines deleted...]
-    <row r="91" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1690.82</v>
+      </c>
+    </row>
+    <row r="91" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B91" s="4">
         <v>83</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>38</v>
+        <v>175</v>
       </c>
       <c r="D91" s="4" t="s">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="E91" s="17">
-        <v>3087.6</v>
-[...2 lines deleted...]
-    <row r="92" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1684.8</v>
+      </c>
+    </row>
+    <row r="92" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B92" s="4">
         <v>84</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>115</v>
+        <v>147</v>
       </c>
       <c r="D92" s="4" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="E92" s="17">
-        <v>1667.9399999999998</v>
-[...2 lines deleted...]
-    <row r="93" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>3742.45</v>
+      </c>
+    </row>
+    <row r="93" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B93" s="4">
         <v>85</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>147</v>
+        <v>44</v>
       </c>
       <c r="D93" s="4" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="E93" s="17">
-        <v>1346</v>
-[...2 lines deleted...]
-    <row r="94" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2277.83</v>
+      </c>
+    </row>
+    <row r="94" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B94" s="4">
         <v>86</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D94" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E94" s="17">
-        <v>1983.8</v>
-[...2 lines deleted...]
-    <row r="95" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2012.4</v>
+      </c>
+    </row>
+    <row r="95" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B95" s="4">
         <v>87</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>66</v>
+        <v>38</v>
       </c>
       <c r="D95" s="4" t="s">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="E95" s="17">
-        <v>1414.8</v>
-[...2 lines deleted...]
-    <row r="96" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>3960.07</v>
+      </c>
+    </row>
+    <row r="96" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B96" s="4">
         <v>88</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>72</v>
+        <v>114</v>
       </c>
       <c r="D96" s="4" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E96" s="17">
-        <v>2416.8000000000002</v>
-[...2 lines deleted...]
-    <row r="97" spans="2:5" ht="15.75" x14ac:dyDescent="0.15">
+        <v>1687.07</v>
+      </c>
+    </row>
+    <row r="97" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B97" s="4">
         <v>89</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>119</v>
+        <v>146</v>
       </c>
       <c r="D97" s="4" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-    <row r="98" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4</v>
+      </c>
+      <c r="E97" s="17">
+        <v>2415.8700000000003</v>
+      </c>
+    </row>
+    <row r="98" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B98" s="4">
         <v>90</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>187</v>
+        <v>119</v>
       </c>
       <c r="D98" s="4" t="s">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="E98" s="17">
-        <v>2501.1299999999997</v>
-[...2 lines deleted...]
-    <row r="99" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>3192.74</v>
+      </c>
+    </row>
+    <row r="99" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B99" s="4">
         <v>91</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>183</v>
+        <v>65</v>
       </c>
       <c r="D99" s="4" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E99" s="17">
-        <v>2414.54</v>
-[...2 lines deleted...]
-    <row r="100" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1359.74</v>
+      </c>
+    </row>
+    <row r="100" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B100" s="4">
         <v>92</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="D100" s="4" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E100" s="17">
-        <v>4343.2299999999996</v>
-[...2 lines deleted...]
-    <row r="101" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2416.8000000000002</v>
+      </c>
+    </row>
+    <row r="101" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B101" s="4">
         <v>93</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>43</v>
+        <v>118</v>
       </c>
       <c r="D101" s="4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E101" s="17">
-        <v>2994</v>
-[...2 lines deleted...]
-    <row r="102" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>3831.54</v>
+      </c>
+    </row>
+    <row r="102" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B102" s="4">
         <v>94</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>121</v>
+        <v>185</v>
       </c>
       <c r="D102" s="4" t="s">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="E102" s="17">
-        <v>2012.4</v>
-[...2 lines deleted...]
-    <row r="103" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2550.9100000000003</v>
+      </c>
+    </row>
+    <row r="103" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B103" s="4">
         <v>95</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>14</v>
+        <v>181</v>
       </c>
       <c r="D103" s="4" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E103" s="17">
-        <v>4360.8</v>
-[...2 lines deleted...]
-    <row r="104" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2416.8000000000002</v>
+      </c>
+    </row>
+    <row r="104" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B104" s="4">
         <v>96</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>72</v>
+      </c>
+      <c r="D104" s="4" t="s">
+        <v>5</v>
       </c>
       <c r="E104" s="17">
-        <v>5160</v>
-[...2 lines deleted...]
-    <row r="105" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4436.54</v>
+      </c>
+    </row>
+    <row r="105" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B105" s="4">
         <v>97</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>109</v>
+        <v>43</v>
       </c>
       <c r="D105" s="4" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="E105" s="17">
-        <v>4311.92</v>
-[...2 lines deleted...]
-    <row r="106" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2994</v>
+      </c>
+    </row>
+    <row r="106" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B106" s="4">
         <v>98</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>64</v>
+        <v>120</v>
       </c>
       <c r="D106" s="4" t="s">
-        <v>63</v>
+        <v>9</v>
       </c>
       <c r="E106" s="17">
-        <v>2051.29</v>
-[...2 lines deleted...]
-    <row r="107" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2240.2199999999998</v>
+      </c>
+    </row>
+    <row r="107" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B107" s="4">
         <v>99</v>
       </c>
-      <c r="C107" s="9" t="s">
-[...3 lines deleted...]
-        <v>154</v>
+      <c r="C107" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D107" s="4" t="s">
+        <v>5</v>
       </c>
       <c r="E107" s="17">
-        <v>6335.54</v>
-[...2 lines deleted...]
-    <row r="108" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4383.78</v>
+      </c>
+    </row>
+    <row r="108" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B108" s="4">
         <v>100</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>18</v>
+      </c>
+      <c r="D108" s="12" t="s">
+        <v>17</v>
       </c>
       <c r="E108" s="17">
-        <v>4360.8</v>
-[...2 lines deleted...]
-    <row r="109" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>5160</v>
+      </c>
+    </row>
+    <row r="109" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B109" s="4">
         <v>101</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>127</v>
+        <v>108</v>
       </c>
       <c r="D109" s="4" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="E109" s="17">
-        <v>2012.4</v>
-[...2 lines deleted...]
-    <row r="110" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4387.16</v>
+      </c>
+    </row>
+    <row r="110" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B110" s="4">
         <v>102</v>
       </c>
       <c r="C110" s="5" t="s">
-        <v>126</v>
+        <v>63</v>
       </c>
       <c r="D110" s="4" t="s">
-        <v>9</v>
+        <v>62</v>
       </c>
       <c r="E110" s="17">
-        <v>2211.92</v>
-[...2 lines deleted...]
-    <row r="111" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1881.79</v>
+      </c>
+    </row>
+    <row r="111" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B111" s="4">
         <v>103</v>
       </c>
-      <c r="C111" s="5" t="s">
-[...3 lines deleted...]
-        <v>5</v>
+      <c r="C111" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="D111" s="13" t="s">
+        <v>152</v>
       </c>
       <c r="E111" s="17">
-        <v>4335.1499999999996</v>
-[...2 lines deleted...]
-    <row r="112" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>3987.2799999999997</v>
+      </c>
+    </row>
+    <row r="112" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B112" s="4">
         <v>104</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>37</v>
+        <v>96</v>
       </c>
       <c r="D112" s="4" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="E112" s="17">
-        <v>2996.74</v>
-[...2 lines deleted...]
-    <row r="113" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4372.6500000000005</v>
+      </c>
+    </row>
+    <row r="113" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B113" s="4">
         <v>105</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>145</v>
+        <v>126</v>
       </c>
       <c r="D113" s="4" t="s">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="E113" s="17">
-        <v>2418</v>
-[...2 lines deleted...]
-    <row r="114" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2019.47</v>
+      </c>
+    </row>
+    <row r="114" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B114" s="4">
         <v>106</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>88</v>
+        <v>125</v>
       </c>
       <c r="D114" s="4" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="E114" s="17">
-        <v>4323.45</v>
-[...2 lines deleted...]
-    <row r="115" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2339.73</v>
+      </c>
+    </row>
+    <row r="115" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B115" s="4">
         <v>107</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="D115" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E115" s="17">
-        <v>4360.8</v>
-[...2 lines deleted...]
-    <row r="116" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4809.1299999999992</v>
+      </c>
+    </row>
+    <row r="116" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B116" s="4">
         <v>108</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>103</v>
+        <v>37</v>
       </c>
       <c r="D116" s="4" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E116" s="17">
-        <v>3642.75</v>
-[...2 lines deleted...]
-    <row r="117" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>3704.31</v>
+      </c>
+    </row>
+    <row r="117" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B117" s="4">
         <v>109</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>89</v>
+        <v>223</v>
       </c>
       <c r="D117" s="4" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E117" s="17">
-        <v>4360.8</v>
-[...2 lines deleted...]
-    <row r="118" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="118" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B118" s="4">
         <v>110</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>201</v>
+        <v>144</v>
       </c>
       <c r="D118" s="4" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E118" s="17">
-        <v>2416.8000000000002</v>
-[...2 lines deleted...]
-    <row r="119" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2601.1799999999998</v>
+      </c>
+    </row>
+    <row r="119" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B119" s="4">
         <v>111</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>129</v>
+        <v>87</v>
       </c>
       <c r="D119" s="4" t="s">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E119" s="17">
-        <v>1684.8</v>
-[...2 lines deleted...]
-    <row r="120" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="120" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B120" s="4">
         <v>112</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>136</v>
+        <v>90</v>
       </c>
       <c r="D120" s="4" t="s">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E120" s="17">
-        <v>2476.8000000000002</v>
-[...2 lines deleted...]
-    <row r="121" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4384.83</v>
+      </c>
+    </row>
+    <row r="121" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B121" s="4">
         <v>113</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>67</v>
+        <v>102</v>
       </c>
       <c r="D121" s="4" t="s">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="E121" s="17">
-        <v>4296.1499999999996</v>
-[...2 lines deleted...]
-    <row r="122" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>3648</v>
+      </c>
+    </row>
+    <row r="122" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B122" s="4">
         <v>114</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="D122" s="4" t="s">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="E122" s="17">
-        <v>2015</v>
-[...2 lines deleted...]
-    <row r="123" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="123" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B123" s="4">
         <v>115</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>68</v>
+        <v>199</v>
       </c>
       <c r="D123" s="4" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E123" s="17">
-        <v>4360.8</v>
-[...2 lines deleted...]
-    <row r="124" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2416.8000000000002</v>
+      </c>
+    </row>
+    <row r="124" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B124" s="4">
         <v>116</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>62</v>
+        <v>128</v>
       </c>
       <c r="D124" s="4" t="s">
-        <v>61</v>
+        <v>1</v>
       </c>
       <c r="E124" s="17">
-        <v>2984.26</v>
-[...2 lines deleted...]
-    <row r="125" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1689.4</v>
+      </c>
+    </row>
+    <row r="125" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B125" s="4">
         <v>117</v>
       </c>
-      <c r="C125" s="11" t="s">
-[...3 lines deleted...]
-        <v>12</v>
+      <c r="C125" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="D125" s="4" t="s">
+        <v>2</v>
       </c>
       <c r="E125" s="17">
-        <v>2264.8599999999997</v>
-[...2 lines deleted...]
-    <row r="126" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2476.8000000000002</v>
+      </c>
+    </row>
+    <row r="126" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B126" s="4">
         <v>118</v>
       </c>
-      <c r="C126" s="11" t="s">
-[...2 lines deleted...]
-      <c r="D126" s="11" t="s">
+      <c r="C126" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="D126" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E126" s="17">
-        <v>4342.68</v>
-[...2 lines deleted...]
-    <row r="127" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4828.04</v>
+      </c>
+    </row>
+    <row r="127" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B127" s="4">
         <v>119</v>
       </c>
-      <c r="C127" s="11" t="s">
-[...3 lines deleted...]
-        <v>4</v>
+      <c r="C127" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D127" s="4" t="s">
+        <v>0</v>
       </c>
       <c r="E127" s="17">
-        <v>1761.52</v>
-[...2 lines deleted...]
-    <row r="128" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2347.31</v>
+      </c>
+    </row>
+    <row r="128" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B128" s="4">
         <v>120</v>
       </c>
-      <c r="C128" s="11" t="s">
-[...3 lines deleted...]
-        <v>8</v>
+      <c r="C128" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="D128" s="4" t="s">
+        <v>5</v>
       </c>
       <c r="E128" s="17">
-        <v>3644.4</v>
-[...2 lines deleted...]
-    <row r="129" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="129" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B129" s="4">
         <v>121</v>
       </c>
-      <c r="C129" s="8" t="s">
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="C129" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="D129" s="4" t="s">
+        <v>60</v>
       </c>
       <c r="E129" s="17">
-        <v>1960</v>
-[...2 lines deleted...]
-    <row r="130" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>3597.23</v>
+      </c>
+    </row>
+    <row r="130" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B130" s="4">
         <v>122</v>
       </c>
-      <c r="C130" s="5" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="C130" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D130" s="10" t="s">
+        <v>12</v>
       </c>
       <c r="E130" s="17">
-        <v>2267.19</v>
-[...2 lines deleted...]
-    <row r="131" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2270</v>
+      </c>
+    </row>
+    <row r="131" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B131" s="4">
         <v>123</v>
       </c>
-      <c r="C131" s="5" t="s">
-[...3 lines deleted...]
-        <v>12</v>
+      <c r="C131" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="D131" s="10" t="s">
+        <v>5</v>
       </c>
       <c r="E131" s="17">
-        <v>2403.14</v>
-[...2 lines deleted...]
-    <row r="132" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1851.26</v>
+      </c>
+    </row>
+    <row r="132" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B132" s="4">
         <v>124</v>
       </c>
-      <c r="C132" s="5" t="s">
-[...3 lines deleted...]
-        <v>5</v>
+      <c r="C132" s="10" t="s">
+        <v>211</v>
+      </c>
+      <c r="D132" s="10" t="s">
+        <v>4</v>
       </c>
       <c r="E132" s="17">
-        <v>4506</v>
-[...2 lines deleted...]
-    <row r="133" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="133" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B133" s="4">
         <v>125</v>
       </c>
-      <c r="C133" s="5" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="C133" s="10" t="s">
+        <v>214</v>
+      </c>
+      <c r="D133" s="10" t="s">
+        <v>8</v>
       </c>
       <c r="E133" s="17">
-        <v>1684.8</v>
-[...2 lines deleted...]
-    <row r="134" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>3665.91</v>
+      </c>
+    </row>
+    <row r="134" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B134" s="4">
         <v>126</v>
       </c>
-      <c r="C134" s="5" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="C134" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="D134" s="14" t="s">
+        <v>23</v>
       </c>
       <c r="E134" s="17">
-        <v>1616.7300000000002</v>
-[...2 lines deleted...]
-    <row r="135" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1964.06</v>
+      </c>
+    </row>
+    <row r="135" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B135" s="4">
         <v>127</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>106</v>
+        <v>78</v>
       </c>
       <c r="D135" s="4" t="s">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E135" s="17">
-        <v>1650.85</v>
-[...2 lines deleted...]
-    <row r="136" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>5838.1</v>
+      </c>
+    </row>
+    <row r="136" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B136" s="4">
         <v>128</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>41</v>
+        <v>139</v>
       </c>
       <c r="D136" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E136" s="17">
-        <v>2118</v>
-[...2 lines deleted...]
-    <row r="137" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1684.8</v>
+      </c>
+    </row>
+    <row r="137" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B137" s="4">
         <v>129</v>
       </c>
       <c r="C137" s="5" t="s">
-        <v>128</v>
+        <v>186</v>
       </c>
       <c r="D137" s="4" t="s">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="E137" s="17">
-        <v>2003.7200000000003</v>
-[...2 lines deleted...]
-    <row r="138" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1684.8</v>
+      </c>
+    </row>
+    <row r="138" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B138" s="4">
         <v>130</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>211</v>
+        <v>105</v>
       </c>
       <c r="D138" s="4" t="s">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="E138" s="17">
-        <v>2991.1</v>
-[...2 lines deleted...]
-    <row r="139" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1688.39</v>
+      </c>
+    </row>
+    <row r="139" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B139" s="4">
         <v>131</v>
       </c>
       <c r="C139" s="5" t="s">
-        <v>132</v>
+        <v>41</v>
       </c>
       <c r="D139" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E139" s="17">
-        <v>1668.68</v>
-[...2 lines deleted...]
-    <row r="140" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2191.3200000000002</v>
+      </c>
+    </row>
+    <row r="140" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B140" s="4">
         <v>132</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>194</v>
+        <v>127</v>
       </c>
       <c r="D140" s="4" t="s">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="E140" s="17">
-        <v>2476.8000000000002</v>
-[...2 lines deleted...]
-    <row r="141" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2209.0099999999998</v>
+      </c>
+    </row>
+    <row r="141" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B141" s="4">
         <v>133</v>
       </c>
-      <c r="C141" s="11" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="C141" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="D141" s="4" t="s">
+        <v>11</v>
       </c>
       <c r="E141" s="17">
-        <v>1684.32</v>
-[...2 lines deleted...]
-    <row r="142" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>3077.74</v>
+      </c>
+    </row>
+    <row r="142" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B142" s="4">
         <v>134</v>
       </c>
-      <c r="C142" s="11" t="s">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="C142" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="D142" s="4" t="s">
+        <v>1</v>
       </c>
       <c r="E142" s="17">
-        <v>2463.14</v>
-[...2 lines deleted...]
-    <row r="143" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1684.8</v>
+      </c>
+    </row>
+    <row r="143" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B143" s="4">
         <v>135</v>
       </c>
-      <c r="C143" s="11" t="s">
-[...2 lines deleted...]
-      <c r="D143" s="11" t="s">
+      <c r="C143" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="D143" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E143" s="17">
-        <v>2721</v>
-[...2 lines deleted...]
-    <row r="144" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2715.51</v>
+      </c>
+    </row>
+    <row r="144" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B144" s="4">
         <v>136</v>
       </c>
-      <c r="C144" s="11" t="s">
-[...9 lines deleted...]
-    <row r="145" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C144" s="10" t="s">
+        <v>188</v>
+      </c>
+      <c r="D144" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="E144" s="19">
+        <v>1773.2799999999997</v>
+      </c>
+    </row>
+    <row r="145" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B145" s="4">
         <v>137</v>
       </c>
-      <c r="C145" s="5" t="s">
-[...9 lines deleted...]
-    <row r="146" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C145" s="10" t="s">
+        <v>183</v>
+      </c>
+      <c r="D145" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="E145" s="19">
+        <v>2488.0699999999997</v>
+      </c>
+    </row>
+    <row r="146" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B146" s="4">
         <v>138</v>
       </c>
-      <c r="C146" s="5" t="s">
-[...9 lines deleted...]
-    <row r="147" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C146" s="10" t="s">
+        <v>134</v>
+      </c>
+      <c r="D146" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="E146" s="19">
+        <v>2493.27</v>
+      </c>
+    </row>
+    <row r="147" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B147" s="4">
         <v>139</v>
       </c>
-      <c r="C147" s="5" t="s">
-[...9 lines deleted...]
-    <row r="148" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C147" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="D147" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="E147" s="19">
+        <v>2710.91</v>
+      </c>
+    </row>
+    <row r="148" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B148" s="4">
         <v>140</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>186</v>
+        <v>57</v>
       </c>
       <c r="D148" s="4" t="s">
-        <v>2</v>
-[...5 lines deleted...]
-    <row r="149" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>174</v>
+      </c>
+      <c r="E148" s="19">
+        <v>4362</v>
+      </c>
+    </row>
+    <row r="149" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B149" s="4">
         <v>141</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="D149" s="4" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-    <row r="150" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4</v>
+      </c>
+      <c r="E149" s="19">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="150" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B150" s="4">
         <v>142</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D150" s="4" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="E150" s="17">
-        <v>4337.6900000000005</v>
-[...2 lines deleted...]
-    <row r="151" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>3018.86</v>
+      </c>
+    </row>
+    <row r="151" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B151" s="4">
         <v>143</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="D151" s="4" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E151" s="17">
-        <v>2416.8000000000002</v>
-[...2 lines deleted...]
-    <row r="152" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>3921.6000000000004</v>
+      </c>
+    </row>
+    <row r="152" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B152" s="4">
         <v>144</v>
       </c>
       <c r="C152" s="5" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>138</v>
+      </c>
+      <c r="D152" s="4" t="s">
+        <v>9</v>
       </c>
       <c r="E152" s="17">
-        <v>5160</v>
-[...2 lines deleted...]
-    <row r="153" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2027.58</v>
+      </c>
+    </row>
+    <row r="153" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B153" s="4">
         <v>145</v>
       </c>
       <c r="C153" s="5" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="D153" s="4" t="s">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E153" s="17">
-        <v>1684.8</v>
-[...2 lines deleted...]
-    <row r="154" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="154" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B154" s="4">
         <v>146</v>
       </c>
       <c r="C154" s="5" t="s">
-        <v>51</v>
+        <v>187</v>
       </c>
       <c r="D154" s="4" t="s">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="E154" s="17">
-        <v>2994</v>
-[...2 lines deleted...]
-    <row r="155" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2416.8000000000002</v>
+      </c>
+    </row>
+    <row r="155" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B155" s="4">
         <v>147</v>
       </c>
       <c r="C155" s="5" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>52</v>
+      </c>
+      <c r="D155" s="12" t="s">
+        <v>51</v>
       </c>
       <c r="E155" s="17">
-        <v>2364</v>
-[...2 lines deleted...]
-    <row r="156" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>5204.869999999999</v>
+      </c>
+    </row>
+    <row r="156" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B156" s="4">
         <v>148</v>
       </c>
       <c r="C156" s="5" t="s">
-        <v>49</v>
+        <v>93</v>
       </c>
       <c r="D156" s="4" t="s">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="E156" s="17">
-        <v>1674.6899999999998</v>
-[...2 lines deleted...]
-    <row r="157" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1847.58</v>
+      </c>
+    </row>
+    <row r="157" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B157" s="4">
         <v>149</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>130</v>
+        <v>50</v>
       </c>
       <c r="D157" s="4" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E157" s="17">
-        <v>1971.5</v>
-[...2 lines deleted...]
-    <row r="158" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2994</v>
+      </c>
+    </row>
+    <row r="158" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B158" s="4">
         <v>150</v>
       </c>
       <c r="C158" s="5" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="D158" s="4" t="s">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="E158" s="17">
-        <v>1985.97</v>
-[...2 lines deleted...]
-    <row r="159" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2364</v>
+      </c>
+    </row>
+    <row r="159" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B159" s="4">
         <v>151</v>
       </c>
       <c r="C159" s="5" t="s">
-        <v>118</v>
+        <v>48</v>
       </c>
       <c r="D159" s="4" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="E159" s="17">
-        <v>4360.8</v>
-[...2 lines deleted...]
-    <row r="160" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1684.8</v>
+      </c>
+    </row>
+    <row r="160" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B160" s="4">
         <v>152</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>24</v>
+        <v>129</v>
       </c>
       <c r="D160" s="4" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E160" s="17">
-        <v>2717.39</v>
-[...2 lines deleted...]
-    <row r="161" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2206.2799999999997</v>
+      </c>
+    </row>
+    <row r="161" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B161" s="4">
         <v>153</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>193</v>
+        <v>136</v>
       </c>
       <c r="D161" s="4" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="E161" s="17">
-        <v>2416.8000000000002</v>
-[...2 lines deleted...]
-    <row r="162" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2014.29</v>
+      </c>
+    </row>
+    <row r="162" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B162" s="4">
         <v>154</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="D162" s="4" t="s">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E162" s="17">
-        <v>1684.8</v>
-[...2 lines deleted...]
-    <row r="163" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4386.7299999999996</v>
+      </c>
+    </row>
+    <row r="163" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B163" s="4">
         <v>155</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>184</v>
+        <v>24</v>
       </c>
       <c r="D163" s="4" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E163" s="17">
-        <v>1999.1</v>
-[...2 lines deleted...]
-    <row r="164" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2720</v>
+      </c>
+    </row>
+    <row r="164" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B164" s="4">
         <v>156</v>
       </c>
       <c r="C164" s="5" t="s">
-        <v>171</v>
+        <v>191</v>
       </c>
       <c r="D164" s="4" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E164" s="17">
-        <v>4333.88</v>
-[...2 lines deleted...]
-    <row r="165" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2427.27</v>
+      </c>
+    </row>
+    <row r="165" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B165" s="4">
         <v>157</v>
       </c>
       <c r="C165" s="5" t="s">
-        <v>74</v>
+        <v>124</v>
       </c>
       <c r="D165" s="4" t="s">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E165" s="17">
-        <v>4360.8</v>
-[...2 lines deleted...]
-    <row r="166" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1684.8</v>
+      </c>
+    </row>
+    <row r="166" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B166" s="4">
         <v>158</v>
       </c>
       <c r="C166" s="5" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="D166" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E166" s="17">
-        <v>2012.4</v>
-[...2 lines deleted...]
-    <row r="167" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2207.31</v>
+      </c>
+    </row>
+    <row r="167" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B167" s="4">
         <v>159</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>113</v>
+        <v>169</v>
       </c>
       <c r="D167" s="4" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="E167" s="17">
-        <v>3708</v>
-[...2 lines deleted...]
-    <row r="168" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="168" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B168" s="4">
         <v>160</v>
       </c>
       <c r="C168" s="5" t="s">
-        <v>133</v>
+        <v>73</v>
       </c>
       <c r="D168" s="4" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="E168" s="17">
-        <v>3234.49</v>
-[...2 lines deleted...]
-    <row r="169" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="169" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B169" s="4">
         <v>161</v>
       </c>
       <c r="C169" s="5" t="s">
-        <v>142</v>
+        <v>130</v>
       </c>
       <c r="D169" s="4" t="s">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="E169" s="17">
-        <v>2199.29</v>
-[...2 lines deleted...]
-    <row r="170" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2207.33</v>
+      </c>
+    </row>
+    <row r="170" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B170" s="4">
         <v>162</v>
       </c>
-      <c r="C170" s="11" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="C170" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D170" s="4" t="s">
+        <v>8</v>
       </c>
       <c r="E170" s="17">
-        <v>1897.1999999999998</v>
-[...2 lines deleted...]
-    <row r="171" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>3763.1400000000003</v>
+      </c>
+    </row>
+    <row r="171" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B171" s="4">
         <v>163</v>
       </c>
-      <c r="C171" s="11" t="s">
-        <v>179</v>
+      <c r="C171" s="5" t="s">
+        <v>132</v>
       </c>
       <c r="D171" s="4" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="E171" s="17">
-        <v>4360.8</v>
-[...2 lines deleted...]
-    <row r="172" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1220.72</v>
+      </c>
+    </row>
+    <row r="172" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B172" s="4">
         <v>164</v>
       </c>
-      <c r="C172" s="11" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="C172" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="D172" s="4" t="s">
+        <v>1</v>
       </c>
       <c r="E172" s="17">
-        <v>2014.14</v>
-[...2 lines deleted...]
-    <row r="173" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="173" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B173" s="4">
         <v>165</v>
       </c>
-      <c r="C173" s="11" t="s">
-[...3 lines deleted...]
-        <v>11</v>
+      <c r="C173" s="10" t="s">
+        <v>193</v>
+      </c>
+      <c r="D173" s="12" t="s">
+        <v>1</v>
       </c>
       <c r="E173" s="17">
-        <v>2994</v>
-[...2 lines deleted...]
-    <row r="174" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>1460.2900000000002</v>
+      </c>
+    </row>
+    <row r="174" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B174" s="4">
         <v>166</v>
       </c>
-      <c r="C174" s="11" t="s">
-        <v>110</v>
+      <c r="C174" s="10" t="s">
+        <v>177</v>
       </c>
       <c r="D174" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E174" s="17">
         <v>4360.8</v>
       </c>
     </row>
-    <row r="175" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="175" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B175" s="4">
         <v>167</v>
       </c>
-      <c r="C175" s="11" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="C175" s="10" t="s">
+        <v>163</v>
+      </c>
+      <c r="D175" s="12" t="s">
+        <v>9</v>
       </c>
       <c r="E175" s="17">
-        <v>4362</v>
-[...2 lines deleted...]
-    <row r="176" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2012.4</v>
+      </c>
+    </row>
+    <row r="176" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B176" s="4">
         <v>168</v>
       </c>
-      <c r="C176" s="11" t="s">
-        <v>164</v>
+      <c r="C176" s="10" t="s">
+        <v>33</v>
       </c>
       <c r="D176" s="4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E176" s="17">
-        <v>3270</v>
-[...2 lines deleted...]
-    <row r="177" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>3021.5499999999997</v>
+      </c>
+    </row>
+    <row r="177" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B177" s="4">
         <v>169</v>
       </c>
-      <c r="C177" s="11" t="s">
-        <v>209</v>
+      <c r="C177" s="10" t="s">
+        <v>109</v>
       </c>
       <c r="D177" s="4" t="s">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E177" s="17">
-        <v>2436.34</v>
-[...2 lines deleted...]
-    <row r="178" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="178" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B178" s="4">
         <v>170</v>
       </c>
-      <c r="C178" s="11" t="s">
-[...3 lines deleted...]
-        <v>4</v>
+      <c r="C178" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="D178" s="4" t="s">
+        <v>15</v>
       </c>
       <c r="E178" s="17">
-        <v>1765</v>
-[...2 lines deleted...]
-    <row r="179" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4362</v>
+      </c>
+    </row>
+    <row r="179" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B179" s="4">
         <v>171</v>
       </c>
-      <c r="C179" s="11" t="s">
-[...3 lines deleted...]
-        <v>170</v>
+      <c r="C179" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="D179" s="4" t="s">
+        <v>12</v>
       </c>
       <c r="E179" s="17">
-        <v>3450</v>
-[...2 lines deleted...]
-    <row r="180" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>3286.08</v>
+      </c>
+    </row>
+    <row r="180" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B180" s="4">
         <v>172</v>
       </c>
-      <c r="C180" s="11" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="C180" s="10" t="s">
+        <v>207</v>
+      </c>
+      <c r="D180" s="4" t="s">
+        <v>2</v>
       </c>
       <c r="E180" s="17">
-        <v>1684.8</v>
-[...2 lines deleted...]
-    <row r="181" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2482.44</v>
+      </c>
+    </row>
+    <row r="181" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B181" s="4">
         <v>173</v>
       </c>
-      <c r="C181" s="11" t="s">
-[...9 lines deleted...]
-    <row r="182" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C181" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="D181" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E181" s="19">
+        <v>2294.1999999999998</v>
+      </c>
+    </row>
+    <row r="182" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B182" s="4">
         <v>174</v>
       </c>
-      <c r="C182" s="11" t="s">
-[...9 lines deleted...]
-    <row r="183" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C182" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="D182" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="E182" s="19">
+        <v>3450</v>
+      </c>
+    </row>
+    <row r="183" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B183" s="4">
         <v>175</v>
       </c>
-      <c r="C183" s="11" t="s">
-[...9 lines deleted...]
-    <row r="184" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="C183" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="D183" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="E183" s="19">
+        <v>1692.4</v>
+      </c>
+    </row>
+    <row r="184" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B184" s="4">
         <v>176</v>
       </c>
-      <c r="C184" s="11" t="s">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="C184" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="D184" s="10" t="s">
+        <v>5</v>
       </c>
       <c r="E184" s="17">
-        <v>2476.8000000000002</v>
-[...2 lines deleted...]
-    <row r="185" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4424.32</v>
+      </c>
+    </row>
+    <row r="185" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B185" s="4">
         <v>177</v>
       </c>
-      <c r="C185" s="11" t="s">
-        <v>112</v>
+      <c r="C185" s="10" t="s">
+        <v>100</v>
       </c>
       <c r="D185" s="4" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="E185" s="17">
-        <v>2971.94</v>
-[...2 lines deleted...]
-    <row r="186" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4816.24</v>
+      </c>
+    </row>
+    <row r="186" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B186" s="4">
         <v>178</v>
       </c>
-      <c r="C186" s="11" t="s">
-        <v>212</v>
+      <c r="C186" s="10" t="s">
+        <v>202</v>
       </c>
       <c r="D186" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E186" s="17">
-        <v>2238</v>
-[...2 lines deleted...]
-    <row r="187" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2012.4</v>
+      </c>
+    </row>
+    <row r="187" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B187" s="4">
         <v>179</v>
       </c>
-      <c r="C187" s="11" t="s">
-        <v>167</v>
+      <c r="C187" s="10" t="s">
+        <v>204</v>
       </c>
       <c r="D187" s="4" t="s">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="E187" s="17">
-        <v>2000.37</v>
-[...2 lines deleted...]
-    <row r="188" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2541.7599999999998</v>
+      </c>
+    </row>
+    <row r="188" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B188" s="4">
         <v>180</v>
       </c>
-      <c r="C188" s="11" t="s">
-        <v>221</v>
+      <c r="C188" s="10" t="s">
+        <v>111</v>
       </c>
       <c r="D188" s="4" t="s">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="E188" s="17">
-        <v>2118</v>
-[...2 lines deleted...]
-    <row r="189" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>3297.7999999999997</v>
+      </c>
+    </row>
+    <row r="189" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B189" s="4">
         <v>181</v>
       </c>
-      <c r="C189" s="11" t="s">
-        <v>69</v>
+      <c r="C189" s="10" t="s">
+        <v>210</v>
       </c>
       <c r="D189" s="4" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-    <row r="190" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>9</v>
+      </c>
+      <c r="E189" s="19">
+        <v>2277.1800000000003</v>
+      </c>
+    </row>
+    <row r="190" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B190" s="4">
         <v>182</v>
       </c>
-      <c r="C190" s="11" t="s">
-        <v>114</v>
+      <c r="C190" s="10" t="s">
+        <v>220</v>
       </c>
       <c r="D190" s="4" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-    <row r="191" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4</v>
+      </c>
+      <c r="E190" s="19">
+        <v>2085.91</v>
+      </c>
+    </row>
+    <row r="191" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B191" s="4">
         <v>183</v>
       </c>
-      <c r="C191" s="5" t="s">
-        <v>34</v>
+      <c r="C191" s="10" t="s">
+        <v>165</v>
       </c>
       <c r="D191" s="4" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-    <row r="192" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>9</v>
+      </c>
+      <c r="E191" s="19">
+        <v>2028.73</v>
+      </c>
+    </row>
+    <row r="192" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B192" s="4">
         <v>184</v>
       </c>
-      <c r="C192" s="5" t="s">
+      <c r="C192" s="10" t="s">
         <v>217</v>
       </c>
       <c r="D192" s="4" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-    <row r="193" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>4</v>
+      </c>
+      <c r="E192" s="19">
+        <v>2103.62</v>
+      </c>
+    </row>
+    <row r="193" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B193" s="4">
         <v>185</v>
       </c>
-      <c r="C193" s="5" t="s">
-        <v>55</v>
+      <c r="C193" s="10" t="s">
+        <v>68</v>
       </c>
       <c r="D193" s="4" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="194" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>5</v>
+      </c>
+      <c r="E193" s="19">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="194" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B194" s="4">
         <v>186</v>
       </c>
-      <c r="C194" s="5" t="s">
-        <v>182</v>
+      <c r="C194" s="10" t="s">
+        <v>113</v>
       </c>
       <c r="D194" s="4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E194" s="17">
-        <v>5160</v>
-[...2 lines deleted...]
-    <row r="195" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2992.8</v>
+      </c>
+    </row>
+    <row r="195" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B195" s="4">
         <v>187</v>
       </c>
       <c r="C195" s="5" t="s">
-        <v>84</v>
+        <v>34</v>
       </c>
       <c r="D195" s="4" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E195" s="17">
-        <v>2012.4</v>
-[...2 lines deleted...]
-    <row r="196" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2994</v>
+      </c>
+    </row>
+    <row r="196" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B196" s="4">
         <v>188</v>
       </c>
       <c r="C196" s="5" t="s">
-        <v>48</v>
+        <v>215</v>
       </c>
       <c r="D196" s="4" t="s">
-        <v>9</v>
+        <v>216</v>
       </c>
       <c r="E196" s="17">
-        <v>2227.86</v>
-[...2 lines deleted...]
-    <row r="197" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+        <v>2102.9499999999998</v>
+      </c>
+    </row>
+    <row r="197" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B197" s="4">
         <v>189</v>
       </c>
       <c r="C197" s="5" t="s">
-        <v>96</v>
+        <v>54</v>
       </c>
       <c r="D197" s="4" t="s">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="E197" s="17">
-        <v>4718.08</v>
-[...4 lines deleted...]
-        <v>158</v>
+        <v>2512.37</v>
+      </c>
+    </row>
+    <row r="198" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="B198" s="4">
+        <v>190</v>
+      </c>
+      <c r="C198" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="D198" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E198" s="17">
+        <v>5240.47</v>
+      </c>
+    </row>
+    <row r="199" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="B199" s="4">
+        <v>191</v>
+      </c>
+      <c r="C199" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="D199" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E199" s="17">
+        <v>2014.6599999999999</v>
+      </c>
+    </row>
+    <row r="200" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="B200" s="4">
+        <v>192</v>
+      </c>
+      <c r="C200" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D200" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E200" s="17">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="201" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="B201" s="4">
+        <v>193</v>
+      </c>
+      <c r="C201" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="D201" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E201" s="17">
+        <v>3964.37</v>
+      </c>
+    </row>
+    <row r="203" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B203" s="7" t="s">
+        <v>156</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="UwOFkGdOLvCuBV1YExoNQPBsBVTub+ut+ZSYVwqicaNsoi3Tm3JOIb5f2k70JWuf0yGNE6WpESQGAJvIDxsf1A==" saltValue="XddgHN9xd65eQ1utxsgIxg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="sGKvagfpALvuE7TMosElt9bpyefiWX0DCOmL3GJDiog3x3a+BaA3kvnVPlPd5oEf5m6XYVQbBenH0K51J3Vx6g==" saltValue="xC59h3quYdGEw3Y5Pz+ouA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="2">
     <mergeCell ref="C5:E6"/>
     <mergeCell ref="C2:E2"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>