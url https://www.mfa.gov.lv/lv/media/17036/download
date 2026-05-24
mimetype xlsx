--- v6 (2026-04-18)
+++ v7 (2026-05-24)
@@ -5,81 +5,81 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ik162\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{22DD129F-BFDB-4AF5-8E8C-7FF85737CB0D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B744AE5A-687E-4134-BADC-9E109C8E6FE0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{E0684BFE-0171-46B9-8A58-D9BE57A564AC}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$8:$WTC$201</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$B$5:$E$201</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$B$8:$F$199</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$B$5:$E$199</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="393" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="389" uniqueCount="224">
   <si>
     <t>jurists</t>
   </si>
   <si>
     <t>trešais sekretārs</t>
   </si>
   <si>
     <t>padomnieks</t>
   </si>
   <si>
     <t>pirmais sekretārs</t>
   </si>
   <si>
     <t>vecākais referents</t>
   </si>
   <si>
     <t>ārkārtējais un pilnvarotais vēstnieks</t>
   </si>
   <si>
     <t>valsts sekretārs</t>
   </si>
   <si>
     <t>Andžejs Viļumsons</t>
   </si>
   <si>
@@ -259,53 +259,50 @@
   <si>
     <t>Kaspars Ozoliņš</t>
   </si>
   <si>
     <t>Kārlis Eihenbaums</t>
   </si>
   <si>
     <t>Vilmārs Heniņš</t>
   </si>
   <si>
     <t>Alda Vanaga</t>
   </si>
   <si>
     <t>Georgs Zommers</t>
   </si>
   <si>
     <t>Inga Graudiņa-Broša</t>
   </si>
   <si>
     <t>Inga Skujiņa</t>
   </si>
   <si>
     <t>Raimonds Oškalns</t>
   </si>
   <si>
-    <t>Kristīne Našeniece</t>
-[...1 lines deleted...]
-  <si>
     <t>Andris Razāns</t>
   </si>
   <si>
     <t>Agnese Vilde</t>
   </si>
   <si>
     <t>Jānis Zlamets</t>
   </si>
   <si>
     <t>Lelde Līce-Līcīte</t>
   </si>
   <si>
     <t>Dace Treija-Masī</t>
   </si>
   <si>
     <t>Alise Balode</t>
   </si>
   <si>
     <t>Atis Lots</t>
   </si>
   <si>
     <t>Ilvija Birkhāne</t>
   </si>
   <si>
     <t>Zane Rozenberga</t>
@@ -343,53 +340,50 @@
   <si>
     <t>Elita Gavele</t>
   </si>
   <si>
     <t>Zigmārs Zilgalvis</t>
   </si>
   <si>
     <t>Jānis Bērziņš</t>
   </si>
   <si>
     <t>Solveiga Silkalna</t>
   </si>
   <si>
     <t>Edgars Bondars</t>
   </si>
   <si>
     <t>Māris Riekstiņš</t>
   </si>
   <si>
     <t>Solvita Āboltiņa</t>
   </si>
   <si>
     <t>Andris Pelšs</t>
   </si>
   <si>
-    <t>Juris Poikāns</t>
-[...1 lines deleted...]
-  <si>
     <t>Māra Fricberga</t>
   </si>
   <si>
     <t>Ieva Tropa</t>
   </si>
   <si>
     <t>Ligita Gribovska</t>
   </si>
   <si>
     <t>Bahtijors Hasans</t>
   </si>
   <si>
     <t>Ilgvars Kļava</t>
   </si>
   <si>
     <t>Ivars Pundurs</t>
   </si>
   <si>
     <t>Sanita Pavļuta-Deslandes</t>
   </si>
   <si>
     <t>Elita Kuzma</t>
   </si>
   <si>
     <t>Svetlana Daukante</t>
@@ -673,97 +667,97 @@
   <si>
     <t>Stella Ankrava</t>
   </si>
   <si>
     <t>Ilze Landiša</t>
   </si>
   <si>
     <t>Elīna Tanne</t>
   </si>
   <si>
     <t>Santa Krūze</t>
   </si>
   <si>
     <t>Egita Lase</t>
   </si>
   <si>
     <t>Līga Renkmane</t>
   </si>
   <si>
     <t>Svetlana Romanovska</t>
   </si>
   <si>
     <t>Kristīne  Puriņa</t>
   </si>
   <si>
-    <t>Ieva Cēsniece</t>
-[...1 lines deleted...]
-  <si>
     <t>Baiba Brasliņa</t>
   </si>
   <si>
     <t>Kristīne Rogule</t>
   </si>
   <si>
     <t>Vita Studente</t>
   </si>
   <si>
     <t>vecākais jurists</t>
   </si>
   <si>
     <t>Vineta Gasūna</t>
   </si>
   <si>
     <t>Baiba Melentjeva</t>
   </si>
   <si>
-    <t>Amatpersonām, kuras ir pilnvarotas pieņemt vai sagatavot pārvaldes lēmumus, aprēķinātais atalgojums 2026.gada marta mēnesī</t>
-[...1 lines deleted...]
-  <si>
     <t>Toms Pāvils</t>
   </si>
   <si>
     <t>Ance Kaķe</t>
   </si>
   <si>
     <t>Anete Biķe</t>
   </si>
   <si>
     <t>Jogita Rulle</t>
   </si>
   <si>
     <t>Alise Egija Bezručko</t>
   </si>
   <si>
     <t>Anda Poro</t>
+  </si>
+  <si>
+    <t>Amatpersonām, kuras ir pilnvarotas pieņemt vai sagatavot pārvaldes lēmumus, aprēķinātais atalgojums 2026.gada aprīļa mēnesī</t>
+  </si>
+  <si>
+    <t>Kristīne Lauritsa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color indexed="11"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
@@ -780,147 +774,155 @@
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="186"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="1"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -1205,51 +1207,51 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B0677F2-E3A2-4EE3-B84B-2BBA6F57EF71}">
-  <dimension ref="B2:E203"/>
+  <dimension ref="B2:H201"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <selection activeCell="C5" sqref="C5:E6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="9.33203125" style="1"/>
     <col min="3" max="3" width="31.83203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="62.6640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="29.1640625" style="1" customWidth="1"/>
     <col min="6" max="196" width="9.33203125" style="1"/>
     <col min="197" max="197" width="41.33203125" style="1" customWidth="1"/>
     <col min="198" max="199" width="30.5" style="1" customWidth="1"/>
     <col min="200" max="452" width="9.33203125" style="1"/>
     <col min="453" max="453" width="41.33203125" style="1" customWidth="1"/>
     <col min="454" max="455" width="30.5" style="1" customWidth="1"/>
     <col min="456" max="708" width="9.33203125" style="1"/>
     <col min="709" max="709" width="41.33203125" style="1" customWidth="1"/>
     <col min="710" max="711" width="30.5" style="1" customWidth="1"/>
     <col min="712" max="964" width="9.33203125" style="1"/>
     <col min="965" max="965" width="41.33203125" style="1" customWidth="1"/>
     <col min="966" max="967" width="30.5" style="1" customWidth="1"/>
     <col min="968" max="1220" width="9.33203125" style="1"/>
     <col min="1221" max="1221" width="41.33203125" style="1" customWidth="1"/>
@@ -1410,2797 +1412,2773 @@
     <col min="14280" max="14532" width="9.33203125" style="1"/>
     <col min="14533" max="14533" width="41.33203125" style="1" customWidth="1"/>
     <col min="14534" max="14535" width="30.5" style="1" customWidth="1"/>
     <col min="14536" max="14788" width="9.33203125" style="1"/>
     <col min="14789" max="14789" width="41.33203125" style="1" customWidth="1"/>
     <col min="14790" max="14791" width="30.5" style="1" customWidth="1"/>
     <col min="14792" max="15044" width="9.33203125" style="1"/>
     <col min="15045" max="15045" width="41.33203125" style="1" customWidth="1"/>
     <col min="15046" max="15047" width="30.5" style="1" customWidth="1"/>
     <col min="15048" max="15300" width="9.33203125" style="1"/>
     <col min="15301" max="15301" width="41.33203125" style="1" customWidth="1"/>
     <col min="15302" max="15303" width="30.5" style="1" customWidth="1"/>
     <col min="15304" max="15556" width="9.33203125" style="1"/>
     <col min="15557" max="15557" width="41.33203125" style="1" customWidth="1"/>
     <col min="15558" max="15559" width="30.5" style="1" customWidth="1"/>
     <col min="15560" max="15812" width="9.33203125" style="1"/>
     <col min="15813" max="15813" width="41.33203125" style="1" customWidth="1"/>
     <col min="15814" max="15815" width="30.5" style="1" customWidth="1"/>
     <col min="15816" max="16068" width="9.33203125" style="1"/>
     <col min="16069" max="16069" width="41.33203125" style="1" customWidth="1"/>
     <col min="16070" max="16071" width="30.5" style="1" customWidth="1"/>
     <col min="16072" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:5" x14ac:dyDescent="0.15">
-      <c r="C2" s="21" t="s">
-[...3 lines deleted...]
-      <c r="E2" s="21"/>
+      <c r="C2" s="22" t="s">
+        <v>155</v>
+      </c>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
     </row>
     <row r="3" spans="2:5" x14ac:dyDescent="0.2">
       <c r="E3" s="2"/>
     </row>
     <row r="4" spans="2:5" x14ac:dyDescent="0.2">
       <c r="E4" s="2"/>
     </row>
     <row r="5" spans="2:5" x14ac:dyDescent="0.15">
-      <c r="C5" s="20" t="s">
-[...3 lines deleted...]
-      <c r="E5" s="20"/>
+      <c r="C5" s="21" t="s">
+        <v>222</v>
+      </c>
+      <c r="D5" s="21"/>
+      <c r="E5" s="21"/>
     </row>
     <row r="6" spans="2:5" x14ac:dyDescent="0.15">
-      <c r="C6" s="20"/>
-[...1 lines deleted...]
-      <c r="E6" s="20"/>
+      <c r="C6" s="21"/>
+      <c r="D6" s="21"/>
+      <c r="E6" s="21"/>
     </row>
     <row r="8" spans="2:5" ht="31.5" x14ac:dyDescent="0.15">
       <c r="B8" s="4" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="D8" s="16" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="9" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B9" s="4">
         <v>1</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="17">
-        <v>1647.8200000000002</v>
+        <v>1691.76</v>
       </c>
     </row>
     <row r="10" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B10" s="4">
         <v>2</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>1</v>
       </c>
       <c r="E10" s="17">
-        <v>1684.8</v>
+        <v>1763.34</v>
       </c>
     </row>
     <row r="11" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B11" s="4">
         <v>3</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="17">
-        <v>4429.7000000000007</v>
+        <v>4362</v>
       </c>
     </row>
     <row r="12" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B12" s="4">
         <v>4</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E12" s="17">
-        <v>3719.34</v>
+        <v>3702.58</v>
       </c>
     </row>
     <row r="13" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B13" s="4">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E13" s="17">
-        <v>4360.8</v>
+        <v>4354.21</v>
       </c>
     </row>
     <row r="14" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B14" s="4">
         <v>6</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>59</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E14" s="17">
-        <v>4360.8</v>
+        <v>4330.2</v>
       </c>
     </row>
     <row r="15" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B15" s="4">
         <v>7</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="17">
-        <v>1687.29</v>
+        <v>1684.8</v>
       </c>
     </row>
     <row r="16" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B16" s="4">
         <v>8</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>69</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>5</v>
       </c>
       <c r="E16" s="17">
-        <v>4424.74</v>
+        <v>4360.8</v>
       </c>
     </row>
     <row r="17" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B17" s="4">
         <v>9</v>
       </c>
       <c r="C17" s="10" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>5</v>
       </c>
       <c r="E17" s="17">
-        <v>4162.58</v>
+        <v>4541.4400000000005</v>
       </c>
     </row>
     <row r="18" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B18" s="4">
         <v>10</v>
       </c>
       <c r="C18" s="10" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>4</v>
       </c>
       <c r="E18" s="17">
         <v>1765</v>
       </c>
     </row>
     <row r="19" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B19" s="4">
         <v>11</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>30</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="17">
-        <v>3294.88</v>
-[...2 lines deleted...]
-    <row r="20" spans="2:5" ht="15.75" x14ac:dyDescent="0.15">
+        <v>3264</v>
+      </c>
+    </row>
+    <row r="20" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B20" s="4">
         <v>12</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>26</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E20" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B21" s="4">
         <v>13</v>
       </c>
       <c r="C21" s="14" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="D21" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="E21" s="19">
-[...3 lines deleted...]
-    <row r="22" spans="2:5" ht="15.75" x14ac:dyDescent="0.15">
+      <c r="E21" s="17">
+        <v>1679.11</v>
+      </c>
+    </row>
+    <row r="22" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B22" s="4">
         <v>14</v>
       </c>
       <c r="C22" s="14" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="D22" s="10" t="s">
         <v>4</v>
       </c>
       <c r="E22" s="18">
-        <v>1510.45</v>
+        <v>1819.31</v>
       </c>
     </row>
     <row r="23" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B23" s="4">
         <v>15</v>
       </c>
       <c r="C23" s="10" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="E23" s="17">
-        <v>2019.06</v>
+      <c r="E23" s="18">
+        <v>2288.8200000000002</v>
       </c>
     </row>
     <row r="24" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B24" s="4">
         <v>16</v>
       </c>
       <c r="C24" s="10" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="D24" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="E24" s="19">
+      <c r="E24" s="18">
         <v>2416.8000000000002</v>
       </c>
     </row>
     <row r="25" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B25" s="4">
         <v>17</v>
       </c>
       <c r="C25" s="10" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="D25" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="E25" s="19">
-        <v>3007.28</v>
+      <c r="E25" s="18">
+        <v>2992.7900000000004</v>
       </c>
     </row>
     <row r="26" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B26" s="4">
         <v>18</v>
       </c>
       <c r="C26" s="10" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D26" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="E26" s="19">
-        <v>2020.71</v>
+      <c r="E26" s="18">
+        <v>2088.98</v>
       </c>
     </row>
     <row r="27" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B27" s="4">
         <v>19</v>
       </c>
       <c r="C27" s="10" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="D27" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="E27" s="19">
-        <v>2498.27</v>
+      <c r="E27" s="18">
+        <v>2476.8000000000002</v>
       </c>
     </row>
     <row r="28" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B28" s="4">
         <v>20</v>
       </c>
       <c r="C28" s="10" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="D28" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="E28" s="19">
-        <v>1347.67</v>
+      <c r="E28" s="18">
+        <v>1341.54</v>
       </c>
     </row>
     <row r="29" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B29" s="4">
         <v>21</v>
       </c>
       <c r="C29" s="10" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D29" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="E29" s="19">
-        <v>4360.8</v>
+      <c r="E29" s="18">
+        <v>4329.59</v>
       </c>
     </row>
     <row r="30" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B30" s="4">
         <v>22</v>
       </c>
       <c r="C30" s="10" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D30" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="E30" s="19">
-        <v>5228.1900000000005</v>
+      <c r="E30" s="18">
+        <v>3488.64</v>
       </c>
     </row>
     <row r="31" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B31" s="4">
         <v>23</v>
       </c>
       <c r="C31" s="10" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="D31" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="E31" s="19">
-        <v>4360.8</v>
+      <c r="E31" s="18">
+        <v>4330.2</v>
       </c>
     </row>
     <row r="32" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B32" s="4">
         <v>24</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="E32" s="19">
-        <v>6474</v>
+      <c r="E32" s="18">
+        <v>6556.25</v>
       </c>
     </row>
     <row r="33" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B33" s="4">
         <v>25</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="E33" s="17">
-        <v>2171.13</v>
+      <c r="E33" s="18">
+        <v>1694.4</v>
       </c>
     </row>
     <row r="34" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B34" s="4">
         <v>26</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="E34" s="19">
-        <v>1686.35</v>
+      <c r="E34" s="17">
+        <v>1684.8</v>
       </c>
     </row>
     <row r="35" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B35" s="4">
         <v>27</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="E35" s="19">
-        <v>3629.77</v>
+      <c r="E35" s="17">
+        <v>3493</v>
       </c>
     </row>
     <row r="36" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B36" s="4">
         <v>28</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="E36" s="19">
+      <c r="E36" s="17">
         <v>2352</v>
       </c>
     </row>
     <row r="37" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B37" s="4">
         <v>29</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>25</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="E37" s="19">
-        <v>2418</v>
+      <c r="E37" s="17">
+        <v>2424.02</v>
       </c>
     </row>
     <row r="38" spans="2:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B38" s="4">
         <v>30</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>31</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="E38" s="19">
-        <v>2270</v>
+      <c r="E38" s="17">
+        <v>2239.4</v>
       </c>
     </row>
     <row r="39" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B39" s="4">
         <v>31</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E39" s="17">
         <v>4360.8</v>
       </c>
     </row>
     <row r="40" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B40" s="4">
         <v>32</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E40" s="17">
         <v>4360.8</v>
       </c>
     </row>
     <row r="41" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B41" s="4">
         <v>33</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="17">
-        <v>3038.56</v>
+        <v>2835.02</v>
       </c>
     </row>
     <row r="42" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B42" s="4">
         <v>34</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E42" s="17">
-        <v>1773.75</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="43" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B43" s="4">
         <v>35</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E43" s="17">
-        <v>4811.869999999999</v>
+        <v>3924.72</v>
       </c>
     </row>
     <row r="44" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B44" s="4">
         <v>36</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E44" s="17">
         <v>4360.8</v>
       </c>
     </row>
     <row r="45" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B45" s="4">
         <v>37</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E45" s="17">
-        <v>4047</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="46" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B46" s="4">
         <v>38</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E46" s="17">
         <v>4360.8</v>
       </c>
     </row>
     <row r="47" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B47" s="4">
         <v>39</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E47" s="17">
-        <v>4014</v>
+        <v>3981.85</v>
       </c>
     </row>
     <row r="48" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B48" s="4">
         <v>40</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E48" s="17">
-        <v>4360.8</v>
+        <v>4352.33</v>
       </c>
     </row>
     <row r="49" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B49" s="4">
         <v>41</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E49" s="17">
-        <v>2476.8000000000002</v>
+        <v>2430.75</v>
       </c>
     </row>
     <row r="50" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B50" s="4">
         <v>42</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="D50" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E50" s="17">
-        <v>1688.27</v>
+        <v>1684.8</v>
       </c>
     </row>
     <row r="51" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B51" s="4">
         <v>43</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E51" s="17">
-        <v>3964.37</v>
+        <v>4354.43</v>
       </c>
     </row>
     <row r="52" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B52" s="4">
         <v>44</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E52" s="17">
-        <v>1765</v>
+        <v>1761.72</v>
       </c>
     </row>
     <row r="53" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B53" s="4">
         <v>45</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="E53" s="17">
-        <v>5025</v>
+        <v>5242.96</v>
       </c>
     </row>
     <row r="54" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B54" s="4">
         <v>46</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>58</v>
       </c>
       <c r="D54" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E54" s="17">
         <v>4360.8</v>
       </c>
     </row>
     <row r="55" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B55" s="4">
         <v>47</v>
       </c>
       <c r="C55" s="5" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E55" s="17">
-        <v>4400.1899999999996</v>
+        <v>4360.8</v>
       </c>
     </row>
     <row r="56" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B56" s="4">
         <v>48</v>
       </c>
       <c r="C56" s="10" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="D56" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E56" s="17">
-        <v>2012.4</v>
+        <v>2854.8100000000004</v>
       </c>
     </row>
     <row r="57" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B57" s="4">
         <v>49</v>
       </c>
       <c r="C57" s="10" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E57" s="17">
-        <v>2481.77</v>
+        <v>2476.8000000000002</v>
       </c>
     </row>
     <row r="58" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B58" s="4">
         <v>50</v>
       </c>
       <c r="C58" s="10" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="D58" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E58" s="17">
-        <v>3708</v>
+        <v>3682.1600000000003</v>
       </c>
     </row>
     <row r="59" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B59" s="4">
         <v>51</v>
       </c>
       <c r="C59" s="10" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D59" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E59" s="17">
-        <v>4360.8</v>
+        <v>4339.05</v>
       </c>
     </row>
     <row r="60" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B60" s="4">
         <v>52</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="D60" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E60" s="17">
-        <v>4360.8</v>
+        <v>4304.29</v>
       </c>
     </row>
     <row r="61" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B61" s="4">
         <v>53</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E61" s="17">
-        <v>1692.7300000000002</v>
+        <v>1684.8</v>
       </c>
     </row>
     <row r="62" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B62" s="4">
         <v>54</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>11</v>
       </c>
       <c r="E62" s="17">
-        <v>3292.8599999999997</v>
+        <v>2693.52</v>
       </c>
     </row>
     <row r="63" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B63" s="4">
         <v>55</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="D63" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E63" s="17">
-        <v>2482.5</v>
+        <v>2476.8000000000002</v>
       </c>
     </row>
     <row r="64" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B64" s="4">
         <v>56</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D64" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E64" s="17">
-        <v>1569.94</v>
+        <v>1681.4499999999998</v>
       </c>
     </row>
     <row r="65" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B65" s="4">
         <v>57</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D65" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E65" s="17">
-        <v>3631.7</v>
+        <v>2101.19</v>
       </c>
     </row>
     <row r="66" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B66" s="4">
         <v>58</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>39</v>
       </c>
       <c r="D66" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E66" s="17">
-        <v>3543.5</v>
+        <v>3350.24</v>
       </c>
     </row>
     <row r="67" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B67" s="4">
         <v>59</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>45</v>
       </c>
       <c r="D67" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E67" s="17">
-        <v>2418</v>
+        <v>2413.7399999999998</v>
       </c>
     </row>
     <row r="68" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B68" s="4">
         <v>60</v>
       </c>
       <c r="C68" s="8" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="D68" s="11" t="s">
         <v>0</v>
       </c>
       <c r="E68" s="17">
-        <v>2015</v>
+        <v>1997.79</v>
       </c>
     </row>
     <row r="69" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B69" s="4">
         <v>61</v>
       </c>
       <c r="C69" s="8" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="D69" s="11" t="s">
         <v>2</v>
       </c>
       <c r="E69" s="17">
-        <v>2476.8000000000002</v>
+        <v>2816.33</v>
       </c>
     </row>
     <row r="70" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B70" s="4">
         <v>62</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D70" s="4" t="s">
         <v>11</v>
       </c>
       <c r="E70" s="17">
-        <v>3877.96</v>
+        <v>2094.96</v>
       </c>
     </row>
     <row r="71" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B71" s="4">
         <v>63</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>29</v>
       </c>
       <c r="D71" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E71" s="17">
         <v>4360.8</v>
       </c>
     </row>
     <row r="72" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B72" s="4">
         <v>64</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D72" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E72" s="17">
-        <v>1695.22</v>
+        <v>1684.8</v>
       </c>
     </row>
     <row r="73" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B73" s="4">
         <v>65</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D73" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E73" s="17">
-        <v>3648</v>
+        <v>3642.24</v>
       </c>
     </row>
     <row r="74" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B74" s="4">
         <v>66</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D74" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E74" s="17">
-        <v>2238</v>
-[...2 lines deleted...]
-    <row r="75" spans="2:5" ht="15.75" x14ac:dyDescent="0.15">
+        <v>2204.91</v>
+      </c>
+    </row>
+    <row r="75" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B75" s="4">
         <v>67</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>22</v>
       </c>
       <c r="D75" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="E75" s="18">
+      <c r="E75" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B76" s="4">
         <v>68</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="D76" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E76" s="17">
-        <v>4485.6499999999996</v>
+        <v>4360.8</v>
       </c>
     </row>
     <row r="77" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B77" s="4">
         <v>69</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D77" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E77" s="17">
-        <v>2478</v>
+        <v>2601.9</v>
       </c>
     </row>
     <row r="78" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B78" s="4">
         <v>70</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="D78" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E78" s="17">
-        <v>2416.8000000000002</v>
+        <v>2405.0299999999997</v>
       </c>
     </row>
     <row r="79" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B79" s="4">
         <v>71</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="D79" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E79" s="17">
-        <v>2005.68</v>
+        <v>1761.44</v>
       </c>
     </row>
     <row r="80" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B80" s="4">
         <v>72</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D80" s="4" t="s">
         <v>11</v>
       </c>
       <c r="E80" s="17">
-        <v>3019.9799999999996</v>
+        <v>3671.34</v>
       </c>
     </row>
     <row r="81" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B81" s="4">
         <v>73</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D81" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E81" s="17">
         <v>4360.8</v>
       </c>
     </row>
     <row r="82" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B82" s="4">
         <v>74</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>212</v>
+        <v>42</v>
       </c>
       <c r="D82" s="4" t="s">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="E82" s="17">
-        <v>3858.3399999999997</v>
-[...2 lines deleted...]
-    <row r="83" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>2382.3999999999996</v>
+      </c>
+    </row>
+    <row r="83" spans="2:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B83" s="4">
         <v>75</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>42</v>
+        <v>135</v>
       </c>
       <c r="D83" s="4" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E83" s="17">
-        <v>3134.9399999999996</v>
-[...2 lines deleted...]
-    <row r="84" spans="2:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2448.66</v>
+      </c>
+    </row>
+    <row r="84" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B84" s="4">
         <v>76</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>137</v>
+        <v>36</v>
       </c>
       <c r="D84" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E84" s="17">
-        <v>2509.8000000000002</v>
+        <v>2476.8000000000002</v>
       </c>
     </row>
     <row r="85" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B85" s="4">
         <v>77</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>36</v>
+        <v>102</v>
       </c>
       <c r="D85" s="4" t="s">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="E85" s="17">
-        <v>2476.8000000000002</v>
+        <v>2795.38</v>
       </c>
     </row>
     <row r="86" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B86" s="4">
         <v>78</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D86" s="4" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="E86" s="17">
-        <v>3543.5</v>
+        <v>4569.7</v>
       </c>
     </row>
     <row r="87" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B87" s="4">
         <v>79</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="D87" s="4" t="s">
-        <v>116</v>
+        <v>9</v>
       </c>
       <c r="E87" s="17">
-        <v>4602</v>
+        <v>2229.4899999999998</v>
       </c>
     </row>
     <row r="88" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B88" s="4">
         <v>80</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>142</v>
+        <v>81</v>
       </c>
       <c r="D88" s="4" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E88" s="17">
-        <v>1610.6799999999998</v>
+        <v>2835.37</v>
       </c>
     </row>
     <row r="89" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B89" s="4">
         <v>81</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>82</v>
+        <v>203</v>
       </c>
       <c r="D89" s="4" t="s">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="E89" s="17">
-        <v>3582.0400000000004</v>
+        <v>1684.8</v>
       </c>
     </row>
     <row r="90" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B90" s="4">
         <v>82</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>205</v>
+        <v>173</v>
       </c>
       <c r="D90" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E90" s="17">
-        <v>1690.82</v>
+        <v>1756.78</v>
       </c>
     </row>
     <row r="91" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B91" s="4">
         <v>83</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>175</v>
+        <v>145</v>
       </c>
       <c r="D91" s="4" t="s">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="E91" s="17">
-        <v>1684.8</v>
+        <v>3708</v>
       </c>
     </row>
     <row r="92" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B92" s="4">
         <v>84</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>147</v>
+        <v>44</v>
       </c>
       <c r="D92" s="4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E92" s="17">
-        <v>3742.45</v>
+        <v>2234.4299999999998</v>
       </c>
     </row>
     <row r="93" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B93" s="4">
         <v>85</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>44</v>
+        <v>121</v>
       </c>
       <c r="D93" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E93" s="17">
-        <v>2277.83</v>
+        <v>2012.4</v>
       </c>
     </row>
     <row r="94" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B94" s="4">
         <v>86</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>123</v>
+        <v>38</v>
       </c>
       <c r="D94" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E94" s="17">
-        <v>2012.4</v>
+        <v>2360.2200000000003</v>
       </c>
     </row>
     <row r="95" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B95" s="4">
         <v>87</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>38</v>
+        <v>112</v>
       </c>
       <c r="D95" s="4" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="E95" s="17">
-        <v>3960.07</v>
+        <v>1684.8</v>
       </c>
     </row>
     <row r="96" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B96" s="4">
         <v>88</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>114</v>
+        <v>144</v>
       </c>
       <c r="D96" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E96" s="17">
-        <v>1687.07</v>
+        <v>1211.4000000000001</v>
       </c>
     </row>
     <row r="97" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B97" s="4">
         <v>89</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>146</v>
+        <v>117</v>
       </c>
       <c r="D97" s="4" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="E97" s="17">
-        <v>2415.8700000000003</v>
+        <v>2012.4</v>
       </c>
     </row>
     <row r="98" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B98" s="4">
         <v>90</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>119</v>
+        <v>65</v>
       </c>
       <c r="D98" s="4" t="s">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="E98" s="17">
-        <v>3192.74</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="99" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B99" s="4">
         <v>91</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="D99" s="4" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E99" s="17">
-        <v>1359.74</v>
+        <v>2536.4100000000003</v>
       </c>
     </row>
     <row r="100" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B100" s="4">
         <v>92</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>71</v>
+        <v>116</v>
       </c>
       <c r="D100" s="4" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="E100" s="17">
-        <v>2416.8000000000002</v>
+        <v>3973.1299999999997</v>
       </c>
     </row>
     <row r="101" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B101" s="4">
         <v>93</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>118</v>
+        <v>183</v>
       </c>
       <c r="D101" s="4" t="s">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="E101" s="17">
-        <v>3831.54</v>
+        <v>2476.8000000000002</v>
       </c>
     </row>
     <row r="102" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B102" s="4">
         <v>94</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="D102" s="4" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E102" s="17">
-        <v>2550.9100000000003</v>
+        <v>2416.8000000000002</v>
       </c>
     </row>
     <row r="103" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B103" s="4">
         <v>95</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>181</v>
+        <v>72</v>
       </c>
       <c r="D103" s="4" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E103" s="17">
-        <v>2416.8000000000002</v>
+        <v>4347.5</v>
       </c>
     </row>
     <row r="104" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B104" s="4">
         <v>96</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="D104" s="4" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="E104" s="17">
-        <v>4436.54</v>
+        <v>2994</v>
       </c>
     </row>
     <row r="105" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B105" s="4">
         <v>97</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>43</v>
+        <v>118</v>
       </c>
       <c r="D105" s="4" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E105" s="17">
-        <v>2994</v>
+        <v>1811.1599999999999</v>
       </c>
     </row>
     <row r="106" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B106" s="4">
         <v>98</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="D106" s="4" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="E106" s="17">
-        <v>2240.2199999999998</v>
+        <v>4357.3900000000003</v>
       </c>
     </row>
     <row r="107" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B107" s="4">
         <v>99</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>18</v>
+      </c>
+      <c r="D107" s="12" t="s">
+        <v>17</v>
       </c>
       <c r="E107" s="17">
-        <v>4383.78</v>
+        <v>5160</v>
       </c>
     </row>
     <row r="108" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B108" s="4">
         <v>100</v>
       </c>
       <c r="C108" s="5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>106</v>
+      </c>
+      <c r="D108" s="4" t="s">
+        <v>5</v>
       </c>
       <c r="E108" s="17">
-        <v>5160</v>
+        <v>4360.8</v>
       </c>
     </row>
     <row r="109" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B109" s="4">
         <v>101</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>108</v>
+        <v>63</v>
       </c>
       <c r="D109" s="4" t="s">
-        <v>5</v>
+        <v>62</v>
       </c>
       <c r="E109" s="17">
-        <v>4387.16</v>
+        <v>1965.6</v>
       </c>
     </row>
     <row r="110" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B110" s="4">
         <v>102</v>
       </c>
-      <c r="C110" s="5" t="s">
-[...3 lines deleted...]
-        <v>62</v>
+      <c r="C110" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="D110" s="13" t="s">
+        <v>150</v>
       </c>
       <c r="E110" s="17">
-        <v>1881.79</v>
+        <v>5160</v>
       </c>
     </row>
     <row r="111" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B111" s="4">
         <v>103</v>
       </c>
-      <c r="C111" s="9" t="s">
-[...3 lines deleted...]
-        <v>152</v>
+      <c r="C111" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="D111" s="4" t="s">
+        <v>5</v>
       </c>
       <c r="E111" s="17">
-        <v>3987.2799999999997</v>
+        <v>4352.93</v>
       </c>
     </row>
     <row r="112" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B112" s="4">
         <v>104</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>96</v>
+        <v>124</v>
       </c>
       <c r="D112" s="4" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="E112" s="17">
-        <v>4372.6500000000005</v>
+        <v>2001.0700000000002</v>
       </c>
     </row>
     <row r="113" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B113" s="4">
         <v>105</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D113" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E113" s="17">
-        <v>2019.47</v>
+        <v>2238.23</v>
       </c>
     </row>
     <row r="114" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B114" s="4">
         <v>106</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>125</v>
+        <v>76</v>
       </c>
       <c r="D114" s="4" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="E114" s="17">
-        <v>2339.73</v>
+        <v>3924.72</v>
       </c>
     </row>
     <row r="115" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B115" s="4">
         <v>107</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>77</v>
+        <v>37</v>
       </c>
       <c r="D115" s="4" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="E115" s="17">
-        <v>4809.1299999999992</v>
+        <v>2435.4899999999998</v>
       </c>
     </row>
     <row r="116" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B116" s="4">
         <v>108</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>37</v>
+        <v>219</v>
       </c>
       <c r="D116" s="4" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="E116" s="17">
-        <v>3704.31</v>
+        <v>1410.75</v>
       </c>
     </row>
     <row r="117" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B117" s="4">
         <v>109</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>223</v>
+        <v>142</v>
       </c>
       <c r="D117" s="4" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E117" s="17">
-        <v>810</v>
+        <v>2381.3199999999997</v>
       </c>
     </row>
     <row r="118" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B118" s="4">
         <v>110</v>
       </c>
       <c r="C118" s="5" t="s">
-        <v>144</v>
+        <v>86</v>
       </c>
       <c r="D118" s="4" t="s">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E118" s="17">
-        <v>2601.1799999999998</v>
+        <v>4360.8</v>
       </c>
     </row>
     <row r="119" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B119" s="4">
         <v>111</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D119" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E119" s="17">
-        <v>4360.8</v>
+        <v>4345.18</v>
       </c>
     </row>
     <row r="120" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B120" s="4">
         <v>112</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="D120" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E120" s="17">
-        <v>4384.83</v>
+        <v>4345.82</v>
       </c>
     </row>
     <row r="121" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B121" s="4">
         <v>113</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>102</v>
+        <v>197</v>
       </c>
       <c r="D121" s="4" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="E121" s="17">
-        <v>3648</v>
+        <v>2393.0100000000002</v>
       </c>
     </row>
     <row r="122" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B122" s="4">
         <v>114</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>88</v>
+        <v>126</v>
       </c>
       <c r="D122" s="4" t="s">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E122" s="17">
-        <v>4360.8</v>
+        <v>1673.9999999999998</v>
       </c>
     </row>
     <row r="123" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B123" s="4">
         <v>115</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>199</v>
+        <v>133</v>
       </c>
       <c r="D123" s="4" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E123" s="17">
-        <v>2416.8000000000002</v>
+        <v>2476.8000000000002</v>
       </c>
     </row>
     <row r="124" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B124" s="4">
         <v>116</v>
       </c>
       <c r="C124" s="5" t="s">
-        <v>128</v>
+        <v>66</v>
       </c>
       <c r="D124" s="4" t="s">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E124" s="17">
-        <v>1689.4</v>
+        <v>3924.72</v>
       </c>
     </row>
     <row r="125" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B125" s="4">
         <v>117</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>135</v>
+        <v>27</v>
       </c>
       <c r="D125" s="4" t="s">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E125" s="17">
-        <v>2476.8000000000002</v>
+        <v>2134.1800000000003</v>
       </c>
     </row>
     <row r="126" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B126" s="4">
         <v>118</v>
       </c>
       <c r="C126" s="5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D126" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E126" s="17">
-        <v>4828.04</v>
+        <v>4360.8</v>
       </c>
     </row>
     <row r="127" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B127" s="4">
         <v>119</v>
       </c>
       <c r="C127" s="5" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="D127" s="4" t="s">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="E127" s="17">
-        <v>2347.31</v>
+        <v>2394.2400000000002</v>
       </c>
     </row>
     <row r="128" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B128" s="4">
         <v>120</v>
       </c>
-      <c r="C128" s="5" t="s">
-[...3 lines deleted...]
-        <v>5</v>
+      <c r="C128" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D128" s="10" t="s">
+        <v>12</v>
       </c>
       <c r="E128" s="17">
+        <v>2270</v>
+      </c>
+    </row>
+    <row r="129" spans="2:8" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="B129" s="10">
+        <v>121</v>
+      </c>
+      <c r="C129" s="14" t="s">
+        <v>223</v>
+      </c>
+      <c r="D129" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="E129" s="19">
         <v>4360.8</v>
       </c>
-    </row>
-[...14 lines deleted...]
-    <row r="130" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="F129" s="20"/>
+      <c r="G129" s="20"/>
+      <c r="H129" s="3"/>
+    </row>
+    <row r="130" spans="2:8" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B130" s="4">
         <v>122</v>
       </c>
       <c r="C130" s="10" t="s">
-        <v>28</v>
+        <v>209</v>
       </c>
       <c r="D130" s="10" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="E130" s="17">
-        <v>2270</v>
-[...2 lines deleted...]
-    <row r="131" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="131" spans="2:8" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B131" s="4">
         <v>123</v>
       </c>
       <c r="C131" s="10" t="s">
-        <v>74</v>
+        <v>211</v>
       </c>
       <c r="D131" s="10" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="E131" s="17">
-        <v>1851.26</v>
-[...2 lines deleted...]
-    <row r="132" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>3644.4</v>
+      </c>
+    </row>
+    <row r="132" spans="2:8" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B132" s="4">
         <v>124</v>
       </c>
-      <c r="C132" s="10" t="s">
-[...3 lines deleted...]
-        <v>4</v>
+      <c r="C132" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="D132" s="14" t="s">
+        <v>23</v>
       </c>
       <c r="E132" s="17">
-        <v>4360.8</v>
-[...2 lines deleted...]
-    <row r="133" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="133" spans="2:8" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B133" s="4">
         <v>125</v>
       </c>
-      <c r="C133" s="10" t="s">
-[...3 lines deleted...]
-        <v>8</v>
+      <c r="C133" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="D133" s="4" t="s">
+        <v>5</v>
       </c>
       <c r="E133" s="17">
-        <v>3665.91</v>
-[...2 lines deleted...]
-    <row r="134" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>3154.2</v>
+      </c>
+    </row>
+    <row r="134" spans="2:8" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B134" s="4">
         <v>126</v>
       </c>
-      <c r="C134" s="8" t="s">
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="C134" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="D134" s="4" t="s">
+        <v>1</v>
       </c>
       <c r="E134" s="17">
-        <v>1964.06</v>
-[...2 lines deleted...]
-    <row r="135" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>1667.92</v>
+      </c>
+    </row>
+    <row r="135" spans="2:8" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B135" s="4">
         <v>127</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>78</v>
+        <v>184</v>
       </c>
       <c r="D135" s="4" t="s">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E135" s="17">
-        <v>5838.1</v>
-[...2 lines deleted...]
-    <row r="136" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>1684.8</v>
+      </c>
+    </row>
+    <row r="136" spans="2:8" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B136" s="4">
         <v>128</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>139</v>
+        <v>103</v>
       </c>
       <c r="D136" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E136" s="17">
-        <v>1684.8</v>
-[...2 lines deleted...]
-    <row r="137" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>2093.4</v>
+      </c>
+    </row>
+    <row r="137" spans="2:8" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B137" s="4">
         <v>129</v>
       </c>
       <c r="C137" s="5" t="s">
-        <v>186</v>
+        <v>41</v>
       </c>
       <c r="D137" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E137" s="17">
-        <v>1684.8</v>
-[...2 lines deleted...]
-    <row r="138" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="138" spans="2:8" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B138" s="4">
         <v>130</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>105</v>
+        <v>125</v>
       </c>
       <c r="D138" s="4" t="s">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="E138" s="17">
-        <v>1688.39</v>
-[...2 lines deleted...]
-    <row r="139" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>1811.1599999999999</v>
+      </c>
+    </row>
+    <row r="139" spans="2:8" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B139" s="4">
         <v>131</v>
       </c>
       <c r="C139" s="5" t="s">
-        <v>41</v>
+        <v>207</v>
       </c>
       <c r="D139" s="4" t="s">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="E139" s="17">
-        <v>2191.3200000000002</v>
-[...2 lines deleted...]
-    <row r="140" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>2994</v>
+      </c>
+    </row>
+    <row r="140" spans="2:8" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B140" s="4">
         <v>132</v>
       </c>
       <c r="C140" s="5" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D140" s="4" t="s">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="E140" s="17">
-        <v>2209.0099999999998</v>
-[...2 lines deleted...]
-    <row r="141" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>1660.8000000000002</v>
+      </c>
+    </row>
+    <row r="141" spans="2:8" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B141" s="4">
         <v>133</v>
       </c>
       <c r="C141" s="5" t="s">
-        <v>209</v>
+        <v>190</v>
       </c>
       <c r="D141" s="4" t="s">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="E141" s="17">
-        <v>3077.74</v>
-[...2 lines deleted...]
-    <row r="142" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>2204.25</v>
+      </c>
+    </row>
+    <row r="142" spans="2:8" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B142" s="4">
         <v>134</v>
       </c>
-      <c r="C142" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D142" s="4" t="s">
+      <c r="C142" s="10" t="s">
+        <v>186</v>
+      </c>
+      <c r="D142" s="10" t="s">
         <v>1</v>
       </c>
       <c r="E142" s="17">
-        <v>1684.8</v>
-[...2 lines deleted...]
-    <row r="143" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>1600.56</v>
+      </c>
+    </row>
+    <row r="143" spans="2:8" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B143" s="4">
         <v>135</v>
       </c>
-      <c r="C143" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D143" s="4" t="s">
+      <c r="C143" s="10" t="s">
+        <v>181</v>
+      </c>
+      <c r="D143" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="E143" s="17">
-[...3 lines deleted...]
-    <row r="144" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="E143" s="18">
+        <v>2446.84</v>
+      </c>
+    </row>
+    <row r="144" spans="2:8" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B144" s="4">
         <v>136</v>
       </c>
       <c r="C144" s="10" t="s">
-        <v>188</v>
+        <v>132</v>
       </c>
       <c r="D144" s="10" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1773.2799999999997</v>
+        <v>2</v>
+      </c>
+      <c r="E144" s="18">
+        <v>2685.7799999999997</v>
       </c>
     </row>
     <row r="145" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B145" s="4">
         <v>137</v>
       </c>
       <c r="C145" s="10" t="s">
-        <v>183</v>
+        <v>158</v>
       </c>
       <c r="D145" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="E145" s="19">
-        <v>2488.0699999999997</v>
+      <c r="E145" s="18">
+        <v>2561.4399999999996</v>
       </c>
     </row>
     <row r="146" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B146" s="4">
         <v>138</v>
       </c>
-      <c r="C146" s="10" t="s">
-[...6 lines deleted...]
-        <v>2493.27</v>
+      <c r="C146" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="D146" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="E146" s="18">
+        <v>4362</v>
       </c>
     </row>
     <row r="147" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B147" s="4">
         <v>139</v>
       </c>
-      <c r="C147" s="10" t="s">
-[...6 lines deleted...]
-        <v>2710.91</v>
+      <c r="C147" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="D147" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E147" s="18">
+        <v>1765</v>
       </c>
     </row>
     <row r="148" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B148" s="4">
         <v>140</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>57</v>
+        <v>101</v>
       </c>
       <c r="D148" s="4" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>4362</v>
+        <v>11</v>
+      </c>
+      <c r="E148" s="17">
+        <v>2992.8</v>
       </c>
     </row>
     <row r="149" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B149" s="4">
         <v>141</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>148</v>
+        <v>182</v>
       </c>
       <c r="D149" s="4" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>1765</v>
+        <v>2</v>
+      </c>
+      <c r="E149" s="17">
+        <v>2476.8000000000002</v>
       </c>
     </row>
     <row r="150" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B150" s="4">
         <v>142</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>103</v>
+        <v>136</v>
       </c>
       <c r="D150" s="4" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E150" s="17">
-        <v>3018.86</v>
+        <v>2062.58</v>
       </c>
     </row>
     <row r="151" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B151" s="4">
         <v>143</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>184</v>
+        <v>98</v>
       </c>
       <c r="D151" s="4" t="s">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E151" s="17">
-        <v>3921.6000000000004</v>
+        <v>4302.26</v>
       </c>
     </row>
     <row r="152" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B152" s="4">
         <v>144</v>
       </c>
       <c r="C152" s="5" t="s">
-        <v>138</v>
+        <v>185</v>
       </c>
       <c r="D152" s="4" t="s">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E152" s="17">
-        <v>2027.58</v>
+        <v>2410.73</v>
       </c>
     </row>
     <row r="153" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B153" s="4">
         <v>145</v>
       </c>
       <c r="C153" s="5" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>52</v>
+      </c>
+      <c r="D153" s="12" t="s">
+        <v>51</v>
       </c>
       <c r="E153" s="17">
-        <v>4360.8</v>
+        <v>5135.6099999999997</v>
       </c>
     </row>
     <row r="154" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B154" s="4">
         <v>146</v>
       </c>
       <c r="C154" s="5" t="s">
-        <v>187</v>
+        <v>92</v>
       </c>
       <c r="D154" s="4" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E154" s="17">
-        <v>2416.8000000000002</v>
+        <v>1516.32</v>
       </c>
     </row>
     <row r="155" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B155" s="4">
         <v>147</v>
       </c>
       <c r="C155" s="5" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>50</v>
+      </c>
+      <c r="D155" s="4" t="s">
+        <v>11</v>
       </c>
       <c r="E155" s="17">
-        <v>5204.869999999999</v>
+        <v>2997.25</v>
       </c>
     </row>
     <row r="156" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B156" s="4">
         <v>148</v>
       </c>
       <c r="C156" s="5" t="s">
-        <v>93</v>
+        <v>147</v>
       </c>
       <c r="D156" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E156" s="17">
-        <v>1847.58</v>
+        <v>2364</v>
       </c>
     </row>
     <row r="157" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B157" s="4">
         <v>149</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D157" s="4" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E157" s="17">
-        <v>2994</v>
+        <v>1660.3000000000002</v>
       </c>
     </row>
     <row r="158" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B158" s="4">
         <v>150</v>
       </c>
       <c r="C158" s="5" t="s">
-        <v>149</v>
+        <v>127</v>
       </c>
       <c r="D158" s="4" t="s">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="E158" s="17">
-        <v>2364</v>
+        <v>1811.1599999999999</v>
       </c>
     </row>
     <row r="159" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B159" s="4">
         <v>151</v>
       </c>
       <c r="C159" s="5" t="s">
-        <v>48</v>
+        <v>134</v>
       </c>
       <c r="D159" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E159" s="17">
-        <v>1684.8</v>
+        <v>1999.96</v>
       </c>
     </row>
     <row r="160" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B160" s="4">
         <v>152</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="D160" s="4" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="E160" s="17">
-        <v>2206.2799999999997</v>
+        <v>4338.0600000000004</v>
       </c>
     </row>
     <row r="161" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B161" s="4">
         <v>153</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>136</v>
+        <v>24</v>
       </c>
       <c r="D161" s="4" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E161" s="17">
-        <v>2014.29</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="162" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B162" s="4">
         <v>154</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>117</v>
+        <v>189</v>
       </c>
       <c r="D162" s="4" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E162" s="17">
-        <v>4386.7299999999996</v>
+        <v>2389.79</v>
       </c>
     </row>
     <row r="163" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B163" s="4">
         <v>155</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>24</v>
+        <v>122</v>
       </c>
       <c r="D163" s="4" t="s">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="E163" s="17">
-        <v>2720</v>
+        <v>1674.23</v>
       </c>
     </row>
     <row r="164" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B164" s="4">
         <v>156</v>
       </c>
       <c r="C164" s="5" t="s">
-        <v>191</v>
+        <v>180</v>
       </c>
       <c r="D164" s="4" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="E164" s="17">
-        <v>2427.27</v>
+        <v>1799.2199999999998</v>
       </c>
     </row>
     <row r="165" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B165" s="4">
         <v>157</v>
       </c>
       <c r="C165" s="5" t="s">
-        <v>124</v>
+        <v>167</v>
       </c>
       <c r="D165" s="4" t="s">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E165" s="17">
-        <v>1684.8</v>
+        <v>4353.2900000000009</v>
       </c>
     </row>
     <row r="166" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B166" s="4">
         <v>158</v>
       </c>
       <c r="C166" s="5" t="s">
-        <v>182</v>
+        <v>73</v>
       </c>
       <c r="D166" s="4" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="E166" s="17">
-        <v>2207.31</v>
+        <v>4325.13</v>
       </c>
     </row>
     <row r="167" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B167" s="4">
         <v>159</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>169</v>
+        <v>128</v>
       </c>
       <c r="D167" s="4" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="E167" s="17">
-        <v>4360.8</v>
+        <v>1786.27</v>
       </c>
     </row>
     <row r="168" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B168" s="4">
         <v>160</v>
       </c>
       <c r="C168" s="5" t="s">
-        <v>73</v>
+        <v>110</v>
       </c>
       <c r="D168" s="4" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="E168" s="17">
-        <v>4360.8</v>
+        <v>3708</v>
       </c>
     </row>
     <row r="169" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B169" s="4">
         <v>161</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>130</v>
       </c>
       <c r="D169" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E169" s="17">
-        <v>2207.33</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="170" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B170" s="4">
         <v>162</v>
       </c>
       <c r="C170" s="5" t="s">
-        <v>112</v>
+        <v>139</v>
       </c>
       <c r="D170" s="4" t="s">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="E170" s="17">
-        <v>3763.1400000000003</v>
+        <v>2510.96</v>
       </c>
     </row>
     <row r="171" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B171" s="4">
         <v>163</v>
       </c>
-      <c r="C171" s="5" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="C171" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="D171" s="12" t="s">
+        <v>1</v>
       </c>
       <c r="E171" s="17">
-        <v>1220.72</v>
+        <v>1684.8</v>
       </c>
     </row>
     <row r="172" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B172" s="4">
         <v>164</v>
       </c>
-      <c r="C172" s="5" t="s">
-        <v>141</v>
+      <c r="C172" s="10" t="s">
+        <v>175</v>
       </c>
       <c r="D172" s="4" t="s">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E172" s="17">
-        <v>2238</v>
+        <v>4360.8</v>
       </c>
     </row>
     <row r="173" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B173" s="4">
         <v>165</v>
       </c>
       <c r="C173" s="10" t="s">
-        <v>193</v>
+        <v>161</v>
       </c>
       <c r="D173" s="12" t="s">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="E173" s="17">
-        <v>1460.2900000000002</v>
+        <v>1994.8</v>
       </c>
     </row>
     <row r="174" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B174" s="4">
         <v>166</v>
       </c>
       <c r="C174" s="10" t="s">
-        <v>177</v>
+        <v>33</v>
       </c>
       <c r="D174" s="4" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="E174" s="17">
-        <v>4360.8</v>
+        <v>4740.5</v>
       </c>
     </row>
     <row r="175" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B175" s="4">
         <v>167</v>
       </c>
       <c r="C175" s="10" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>107</v>
+      </c>
+      <c r="D175" s="4" t="s">
+        <v>5</v>
       </c>
       <c r="E175" s="17">
-        <v>2012.4</v>
+        <v>4331.45</v>
       </c>
     </row>
     <row r="176" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B176" s="4">
         <v>168</v>
       </c>
       <c r="C176" s="10" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="D176" s="4" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E176" s="17">
-        <v>3021.5499999999997</v>
+        <v>4339.9799999999996</v>
       </c>
     </row>
     <row r="177" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B177" s="4">
         <v>169</v>
       </c>
       <c r="C177" s="10" t="s">
-        <v>109</v>
+        <v>160</v>
       </c>
       <c r="D177" s="4" t="s">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="E177" s="17">
-        <v>4360.8</v>
+        <v>3270</v>
       </c>
     </row>
     <row r="178" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B178" s="4">
         <v>170</v>
       </c>
       <c r="C178" s="10" t="s">
-        <v>53</v>
+        <v>205</v>
       </c>
       <c r="D178" s="4" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>4362</v>
+        <v>2</v>
+      </c>
+      <c r="E178" s="18">
+        <v>2456.25</v>
       </c>
     </row>
     <row r="179" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B179" s="4">
         <v>171</v>
       </c>
       <c r="C179" s="10" t="s">
-        <v>162</v>
-[...5 lines deleted...]
-        <v>3286.08</v>
+        <v>49</v>
+      </c>
+      <c r="D179" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E179" s="18">
+        <v>1235.5</v>
       </c>
     </row>
     <row r="180" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B180" s="4">
         <v>172</v>
       </c>
       <c r="C180" s="10" t="s">
-        <v>207</v>
-[...5 lines deleted...]
-        <v>2482.44</v>
+        <v>159</v>
+      </c>
+      <c r="D180" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="E180" s="18">
+        <v>3461.71</v>
       </c>
     </row>
     <row r="181" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B181" s="4">
         <v>173</v>
       </c>
       <c r="C181" s="10" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="D181" s="10" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>2294.1999999999998</v>
+        <v>1</v>
+      </c>
+      <c r="E181" s="18">
+        <v>2145.5899999999997</v>
       </c>
     </row>
     <row r="182" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B182" s="4">
         <v>174</v>
       </c>
       <c r="C182" s="10" t="s">
-        <v>161</v>
+        <v>96</v>
       </c>
       <c r="D182" s="10" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>3450</v>
+        <v>5</v>
+      </c>
+      <c r="E182" s="18">
+        <v>4360.8</v>
       </c>
     </row>
     <row r="183" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B183" s="4">
         <v>175</v>
       </c>
       <c r="C183" s="10" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>1692.4</v>
+        <v>99</v>
+      </c>
+      <c r="D183" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E183" s="17">
+        <v>3270.6</v>
       </c>
     </row>
     <row r="184" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B184" s="4">
         <v>176</v>
       </c>
       <c r="C184" s="10" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>200</v>
+      </c>
+      <c r="D184" s="4" t="s">
+        <v>9</v>
       </c>
       <c r="E184" s="17">
-        <v>4424.32</v>
+        <v>1988.3</v>
       </c>
     </row>
     <row r="185" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B185" s="4">
         <v>177</v>
       </c>
       <c r="C185" s="10" t="s">
-        <v>100</v>
+        <v>202</v>
       </c>
       <c r="D185" s="4" t="s">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E185" s="17">
-        <v>4816.24</v>
+        <v>2476.8000000000002</v>
       </c>
     </row>
     <row r="186" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B186" s="4">
         <v>178</v>
       </c>
       <c r="C186" s="10" t="s">
-        <v>202</v>
+        <v>109</v>
       </c>
       <c r="D186" s="4" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E186" s="17">
-        <v>2012.4</v>
+        <v>2693.52</v>
       </c>
     </row>
     <row r="187" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B187" s="4">
         <v>179</v>
       </c>
       <c r="C187" s="10" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="D187" s="4" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2541.7599999999998</v>
+        <v>9</v>
+      </c>
+      <c r="E187" s="18">
+        <v>2238</v>
       </c>
     </row>
     <row r="188" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B188" s="4">
         <v>180</v>
       </c>
       <c r="C188" s="10" t="s">
-        <v>111</v>
+        <v>216</v>
       </c>
       <c r="D188" s="4" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>3297.7999999999997</v>
+        <v>4</v>
+      </c>
+      <c r="E188" s="18">
+        <v>1765</v>
       </c>
     </row>
     <row r="189" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B189" s="4">
         <v>181</v>
       </c>
       <c r="C189" s="10" t="s">
-        <v>210</v>
+        <v>163</v>
       </c>
       <c r="D189" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="E189" s="19">
-        <v>2277.1800000000003</v>
+      <c r="E189" s="18">
+        <v>2314.2600000000002</v>
       </c>
     </row>
     <row r="190" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B190" s="4">
         <v>182</v>
       </c>
       <c r="C190" s="10" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="D190" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E190" s="19">
-        <v>2085.91</v>
+      <c r="E190" s="18">
+        <v>2118</v>
       </c>
     </row>
     <row r="191" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B191" s="4">
         <v>183</v>
       </c>
       <c r="C191" s="10" t="s">
-        <v>165</v>
+        <v>68</v>
       </c>
       <c r="D191" s="4" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>2028.73</v>
+        <v>5</v>
+      </c>
+      <c r="E191" s="18">
+        <v>4329.95</v>
       </c>
     </row>
     <row r="192" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B192" s="4">
         <v>184</v>
       </c>
       <c r="C192" s="10" t="s">
-        <v>217</v>
+        <v>111</v>
       </c>
       <c r="D192" s="4" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>2103.62</v>
+        <v>11</v>
+      </c>
+      <c r="E192" s="18">
+        <v>2992.8</v>
       </c>
     </row>
     <row r="193" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B193" s="4">
         <v>185</v>
       </c>
-      <c r="C193" s="10" t="s">
-        <v>68</v>
+      <c r="C193" s="5" t="s">
+        <v>34</v>
       </c>
       <c r="D193" s="4" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>4360.8</v>
+        <v>11</v>
+      </c>
+      <c r="E193" s="18">
+        <v>2987.8100000000004</v>
       </c>
     </row>
     <row r="194" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B194" s="4">
         <v>186</v>
       </c>
-      <c r="C194" s="10" t="s">
-        <v>113</v>
+      <c r="C194" s="5" t="s">
+        <v>212</v>
       </c>
       <c r="D194" s="4" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>2992.8</v>
+        <v>213</v>
+      </c>
+      <c r="E194" s="18">
+        <v>2270</v>
       </c>
     </row>
     <row r="195" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B195" s="4">
         <v>187</v>
       </c>
       <c r="C195" s="5" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="D195" s="4" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E195" s="17">
-        <v>2994</v>
+        <v>3927.5</v>
       </c>
     </row>
     <row r="196" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B196" s="4">
         <v>188</v>
       </c>
       <c r="C196" s="5" t="s">
-        <v>215</v>
+        <v>178</v>
       </c>
       <c r="D196" s="4" t="s">
-        <v>216</v>
+        <v>13</v>
       </c>
       <c r="E196" s="17">
-        <v>2102.9499999999998</v>
+        <v>4644</v>
       </c>
     </row>
     <row r="197" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B197" s="4">
         <v>189</v>
       </c>
       <c r="C197" s="5" t="s">
-        <v>54</v>
+        <v>82</v>
       </c>
       <c r="D197" s="4" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="E197" s="17">
-        <v>2512.37</v>
+        <v>1981.35</v>
       </c>
     </row>
     <row r="198" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B198" s="4">
         <v>190</v>
       </c>
       <c r="C198" s="5" t="s">
-        <v>180</v>
+        <v>47</v>
       </c>
       <c r="D198" s="4" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="E198" s="17">
-        <v>5240.47</v>
+        <v>2224.84</v>
       </c>
     </row>
     <row r="199" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="B199" s="4">
         <v>191</v>
       </c>
       <c r="C199" s="5" t="s">
-        <v>83</v>
+        <v>94</v>
       </c>
       <c r="D199" s="4" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="E199" s="17">
-        <v>2014.6599999999999</v>
-[...32 lines deleted...]
-        <v>156</v>
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="201" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B201" s="7" t="s">
+        <v>154</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="sGKvagfpALvuE7TMosElt9bpyefiWX0DCOmL3GJDiog3x3a+BaA3kvnVPlPd5oEf5m6XYVQbBenH0K51J3Vx6g==" saltValue="xC59h3quYdGEw3Y5Pz+ouA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="8aWB5ZledQK6DIE/H9Akeg6e0+94PsM0HIlaXVb1qg0Jck7t7ObLtoK4dEOCihJS5YVUxKiy9CVPZo6oNFEsBA==" saltValue="EjkMGl+zSrTPAOZXWesTJg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
+  <autoFilter ref="B8:F199" xr:uid="{0B0677F2-E3A2-4EE3-B84B-2BBA6F57EF71}"/>
   <mergeCells count="2">
     <mergeCell ref="C5:E6"/>
     <mergeCell ref="C2:E2"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>