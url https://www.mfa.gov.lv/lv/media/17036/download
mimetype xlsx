--- v7 (2026-05-24)
+++ v8 (2026-06-19)
@@ -5,81 +5,81 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ik162\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B744AE5A-687E-4134-BADC-9E109C8E6FE0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A7890430-AC69-4EDF-9F26-0AE92220F188}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{E0684BFE-0171-46B9-8A58-D9BE57A564AC}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$B$8:$F$199</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$B$5:$E$199</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$B$8:$F$196</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$B$5:$E$196</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="389" uniqueCount="224">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="383" uniqueCount="221">
   <si>
     <t>jurists</t>
   </si>
   <si>
     <t>trešais sekretārs</t>
   </si>
   <si>
     <t>padomnieks</t>
   </si>
   <si>
     <t>pirmais sekretārs</t>
   </si>
   <si>
     <t>vecākais referents</t>
   </si>
   <si>
     <t>ārkārtējais un pilnvarotais vēstnieks</t>
   </si>
   <si>
     <t>valsts sekretārs</t>
   </si>
   <si>
     <t>Andžejs Viļumsons</t>
   </si>
   <si>
@@ -115,53 +115,50 @@
   <si>
     <t>Ivars Lasis</t>
   </si>
   <si>
     <t>Agnese Kalniņa</t>
   </si>
   <si>
     <t>Dāvis Baiža</t>
   </si>
   <si>
     <t>Agnese Saliņa</t>
   </si>
   <si>
     <t>Gundega Riekstiņa</t>
   </si>
   <si>
     <t>juriskonsults</t>
   </si>
   <si>
     <t>Normunds Staris</t>
   </si>
   <si>
     <t>Artis Zaļūksnis</t>
   </si>
   <si>
-    <t>Aļona Pavlova</t>
-[...1 lines deleted...]
-  <si>
     <t>Katrīna  Leitāne</t>
   </si>
   <si>
     <t>Kristīna Viļkovska</t>
   </si>
   <si>
     <t>Gints Serafinovičs</t>
   </si>
   <si>
     <t>Alvis Pabērzs</t>
   </si>
   <si>
     <t>Artūrs Ivanovs</t>
   </si>
   <si>
     <t>Harijs Batrags</t>
   </si>
   <si>
     <t>Sandra Salmiņa-Šuke</t>
   </si>
   <si>
     <t>Vita Majore</t>
   </si>
   <si>
     <t>Dace Veidmane-Pundure</t>
@@ -667,90 +664,84 @@
   <si>
     <t>Stella Ankrava</t>
   </si>
   <si>
     <t>Ilze Landiša</t>
   </si>
   <si>
     <t>Elīna Tanne</t>
   </si>
   <si>
     <t>Santa Krūze</t>
   </si>
   <si>
     <t>Egita Lase</t>
   </si>
   <si>
     <t>Līga Renkmane</t>
   </si>
   <si>
     <t>Svetlana Romanovska</t>
   </si>
   <si>
     <t>Kristīne  Puriņa</t>
   </si>
   <si>
-    <t>Baiba Brasliņa</t>
-[...1 lines deleted...]
-  <si>
     <t>Kristīne Rogule</t>
   </si>
   <si>
     <t>Vita Studente</t>
   </si>
   <si>
     <t>vecākais jurists</t>
   </si>
   <si>
     <t>Vineta Gasūna</t>
   </si>
   <si>
     <t>Baiba Melentjeva</t>
   </si>
   <si>
-    <t>Toms Pāvils</t>
-[...1 lines deleted...]
-  <si>
     <t>Ance Kaķe</t>
   </si>
   <si>
     <t>Anete Biķe</t>
   </si>
   <si>
     <t>Jogita Rulle</t>
   </si>
   <si>
     <t>Alise Egija Bezručko</t>
   </si>
   <si>
     <t>Anda Poro</t>
   </si>
   <si>
-    <t>Amatpersonām, kuras ir pilnvarotas pieņemt vai sagatavot pārvaldes lēmumus, aprēķinātais atalgojums 2026.gada aprīļa mēnesī</t>
-[...1 lines deleted...]
-  <si>
     <t>Kristīne Lauritsa</t>
+  </si>
+  <si>
+    <t>Amatpersonām, kuras ir pilnvarotas pieņemt vai sagatavot pārvaldes lēmumus, aprēķinātais atalgojums 2026.gada maija mēnesī</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color indexed="11"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
@@ -775,54 +766,54 @@
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Arial"/>
-      <family val="2"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="186"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -873,56 +864,56 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -1207,54 +1198,54 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B0677F2-E3A2-4EE3-B84B-2BBA6F57EF71}">
-  <dimension ref="B2:H201"/>
+  <dimension ref="B2:H198"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="C5" sqref="C5:E6"/>
+      <selection activeCell="C182" sqref="C182"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="9.33203125" style="1"/>
     <col min="3" max="3" width="31.83203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="62.6640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="29.1640625" style="1" customWidth="1"/>
     <col min="6" max="196" width="9.33203125" style="1"/>
     <col min="197" max="197" width="41.33203125" style="1" customWidth="1"/>
     <col min="198" max="199" width="30.5" style="1" customWidth="1"/>
     <col min="200" max="452" width="9.33203125" style="1"/>
     <col min="453" max="453" width="41.33203125" style="1" customWidth="1"/>
     <col min="454" max="455" width="30.5" style="1" customWidth="1"/>
     <col min="456" max="708" width="9.33203125" style="1"/>
     <col min="709" max="709" width="41.33203125" style="1" customWidth="1"/>
     <col min="710" max="711" width="30.5" style="1" customWidth="1"/>
     <col min="712" max="964" width="9.33203125" style="1"/>
     <col min="965" max="965" width="41.33203125" style="1" customWidth="1"/>
     <col min="966" max="967" width="30.5" style="1" customWidth="1"/>
     <col min="968" max="1220" width="9.33203125" style="1"/>
     <col min="1221" max="1221" width="41.33203125" style="1" customWidth="1"/>
     <col min="1222" max="1223" width="30.5" style="1" customWidth="1"/>
     <col min="1224" max="1476" width="9.33203125" style="1"/>
     <col min="1477" max="1477" width="41.33203125" style="1" customWidth="1"/>
@@ -1413,2772 +1404,2730 @@
     <col min="14533" max="14533" width="41.33203125" style="1" customWidth="1"/>
     <col min="14534" max="14535" width="30.5" style="1" customWidth="1"/>
     <col min="14536" max="14788" width="9.33203125" style="1"/>
     <col min="14789" max="14789" width="41.33203125" style="1" customWidth="1"/>
     <col min="14790" max="14791" width="30.5" style="1" customWidth="1"/>
     <col min="14792" max="15044" width="9.33203125" style="1"/>
     <col min="15045" max="15045" width="41.33203125" style="1" customWidth="1"/>
     <col min="15046" max="15047" width="30.5" style="1" customWidth="1"/>
     <col min="15048" max="15300" width="9.33203125" style="1"/>
     <col min="15301" max="15301" width="41.33203125" style="1" customWidth="1"/>
     <col min="15302" max="15303" width="30.5" style="1" customWidth="1"/>
     <col min="15304" max="15556" width="9.33203125" style="1"/>
     <col min="15557" max="15557" width="41.33203125" style="1" customWidth="1"/>
     <col min="15558" max="15559" width="30.5" style="1" customWidth="1"/>
     <col min="15560" max="15812" width="9.33203125" style="1"/>
     <col min="15813" max="15813" width="41.33203125" style="1" customWidth="1"/>
     <col min="15814" max="15815" width="30.5" style="1" customWidth="1"/>
     <col min="15816" max="16068" width="9.33203125" style="1"/>
     <col min="16069" max="16069" width="41.33203125" style="1" customWidth="1"/>
     <col min="16070" max="16071" width="30.5" style="1" customWidth="1"/>
     <col min="16072" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:5" x14ac:dyDescent="0.15">
       <c r="C2" s="22" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
     </row>
     <row r="3" spans="2:5" x14ac:dyDescent="0.2">
       <c r="E3" s="2"/>
     </row>
     <row r="4" spans="2:5" x14ac:dyDescent="0.2">
       <c r="E4" s="2"/>
     </row>
     <row r="5" spans="2:5" x14ac:dyDescent="0.15">
       <c r="C5" s="21" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="D5" s="21"/>
       <c r="E5" s="21"/>
     </row>
     <row r="6" spans="2:5" x14ac:dyDescent="0.15">
       <c r="C6" s="21"/>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
     </row>
     <row r="8" spans="2:5" ht="31.5" x14ac:dyDescent="0.15">
       <c r="B8" s="4" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C8" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="D8" s="16" t="s">
+        <v>155</v>
+      </c>
+      <c r="E8" s="6" t="s">
         <v>152</v>
       </c>
-      <c r="D8" s="16" t="s">
-[...6 lines deleted...]
-    <row r="9" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+    </row>
+    <row r="9" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B9" s="4">
         <v>1</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="E9" s="17">
-[...3 lines deleted...]
-    <row r="10" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="E9" s="18">
+        <v>2416.8000000000002</v>
+      </c>
+    </row>
+    <row r="10" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B10" s="4">
         <v>2</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="E10" s="17">
-[...3 lines deleted...]
-    <row r="11" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="E10" s="18">
+        <v>1507.45</v>
+      </c>
+    </row>
+    <row r="11" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B11" s="4">
         <v>3</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="E11" s="17">
+      <c r="E11" s="18">
         <v>4362</v>
       </c>
     </row>
-    <row r="12" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B12" s="4">
         <v>4</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="E12" s="17">
-[...3 lines deleted...]
-    <row r="13" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="E12" s="18">
+        <v>3685.2499999999995</v>
+      </c>
+    </row>
+    <row r="13" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B13" s="4">
         <v>5</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E13" s="17">
-[...3 lines deleted...]
-    <row r="14" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="E13" s="18">
+        <v>4347.17</v>
+      </c>
+    </row>
+    <row r="14" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B14" s="4">
         <v>6</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E14" s="17">
-[...3 lines deleted...]
-    <row r="15" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="E14" s="18">
+        <v>4333.46</v>
+      </c>
+    </row>
+    <row r="15" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B15" s="4">
         <v>7</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="E15" s="17">
-[...3 lines deleted...]
-    <row r="16" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="E15" s="18">
+        <v>1944.1699999999998</v>
+      </c>
+    </row>
+    <row r="16" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B16" s="4">
         <v>8</v>
       </c>
       <c r="C16" s="10" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="E16" s="17">
+      <c r="E16" s="18">
         <v>4360.8</v>
       </c>
     </row>
-    <row r="17" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B17" s="4">
         <v>9</v>
       </c>
       <c r="C17" s="10" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="E17" s="17">
-[...3 lines deleted...]
-    <row r="18" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="E17" s="18">
+        <v>4131.29</v>
+      </c>
+    </row>
+    <row r="18" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B18" s="4">
         <v>10</v>
       </c>
       <c r="C18" s="10" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="E18" s="17">
-[...3 lines deleted...]
-    <row r="19" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="E18" s="18">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="19" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B19" s="4">
         <v>11</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="E19" s="17">
+      <c r="E19" s="18">
         <v>3264</v>
       </c>
     </row>
-    <row r="20" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B20" s="4">
         <v>12</v>
       </c>
-      <c r="C20" s="10" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="C20" s="14" t="s">
+        <v>170</v>
+      </c>
+      <c r="D20" s="10" t="s">
+        <v>4</v>
       </c>
       <c r="E20" s="18">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="21" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>1684.8</v>
+      </c>
+    </row>
+    <row r="21" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B21" s="4">
         <v>13</v>
       </c>
       <c r="C21" s="14" t="s">
-        <v>171</v>
+        <v>214</v>
       </c>
       <c r="D21" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="E21" s="17">
-[...3 lines deleted...]
-    <row r="22" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="E21" s="19">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="22" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B22" s="4">
         <v>14</v>
       </c>
-      <c r="C22" s="14" t="s">
-        <v>217</v>
+      <c r="C22" s="10" t="s">
+        <v>137</v>
       </c>
       <c r="D22" s="10" t="s">
-        <v>4</v>
-[...5 lines deleted...]
-    <row r="23" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>9</v>
+      </c>
+      <c r="E22" s="19">
+        <v>2030.0500000000002</v>
+      </c>
+    </row>
+    <row r="23" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B23" s="4">
         <v>15</v>
       </c>
       <c r="C23" s="10" t="s">
-        <v>138</v>
+        <v>186</v>
       </c>
       <c r="D23" s="10" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-    <row r="24" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>3</v>
+      </c>
+      <c r="E23" s="19">
+        <v>2382.71</v>
+      </c>
+    </row>
+    <row r="24" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B24" s="4">
         <v>16</v>
       </c>
       <c r="C24" s="10" t="s">
-        <v>187</v>
+        <v>218</v>
       </c>
       <c r="D24" s="10" t="s">
-        <v>3</v>
-[...5 lines deleted...]
-    <row r="25" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>11</v>
+      </c>
+      <c r="E24" s="19">
+        <v>3489.88</v>
+      </c>
+    </row>
+    <row r="25" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B25" s="4">
         <v>17</v>
       </c>
       <c r="C25" s="10" t="s">
-        <v>221</v>
+        <v>142</v>
       </c>
       <c r="D25" s="10" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-    <row r="26" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>9</v>
+      </c>
+      <c r="E25" s="19">
+        <v>1906.49</v>
+      </c>
+    </row>
+    <row r="26" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B26" s="4">
         <v>18</v>
       </c>
       <c r="C26" s="10" t="s">
-        <v>143</v>
+        <v>130</v>
       </c>
       <c r="D26" s="10" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-    <row r="27" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>2</v>
+      </c>
+      <c r="E26" s="19">
+        <v>2468.81</v>
+      </c>
+    </row>
+    <row r="27" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B27" s="4">
         <v>19</v>
       </c>
       <c r="C27" s="10" t="s">
-        <v>131</v>
+        <v>194</v>
       </c>
       <c r="D27" s="10" t="s">
-        <v>2</v>
-[...5 lines deleted...]
-    <row r="28" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>4</v>
+      </c>
+      <c r="E27" s="19">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="28" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B28" s="4">
         <v>20</v>
       </c>
       <c r="C28" s="10" t="s">
-        <v>195</v>
+        <v>99</v>
       </c>
       <c r="D28" s="10" t="s">
-        <v>4</v>
-[...5 lines deleted...]
-    <row r="29" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>5</v>
+      </c>
+      <c r="E28" s="19">
+        <v>4333.34</v>
+      </c>
+    </row>
+    <row r="29" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B29" s="4">
         <v>21</v>
       </c>
       <c r="C29" s="10" t="s">
-        <v>100</v>
+        <v>73</v>
       </c>
       <c r="D29" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="E29" s="18">
-[...3 lines deleted...]
-    <row r="30" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="E29" s="19">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="30" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B30" s="4">
         <v>22</v>
       </c>
       <c r="C30" s="10" t="s">
-        <v>74</v>
+        <v>176</v>
       </c>
       <c r="D30" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="E30" s="18">
-[...3 lines deleted...]
-    <row r="31" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="E30" s="19">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="31" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B31" s="4">
         <v>23</v>
       </c>
       <c r="C31" s="10" t="s">
-        <v>177</v>
+        <v>7</v>
       </c>
       <c r="D31" s="10" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-    <row r="32" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>6</v>
+      </c>
+      <c r="E31" s="19">
+        <v>6486.1</v>
+      </c>
+    </row>
+    <row r="32" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B32" s="4">
         <v>24</v>
       </c>
-      <c r="C32" s="10" t="s">
-[...9 lines deleted...]
-    <row r="33" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="C32" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="E32" s="19">
+        <v>3079</v>
+      </c>
+    </row>
+    <row r="33" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B33" s="4">
         <v>25</v>
       </c>
       <c r="C33" s="5" t="s">
-        <v>218</v>
+        <v>140</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E33" s="18">
-        <v>1694.4</v>
-[...2 lines deleted...]
-    <row r="34" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>1670.5900000000001</v>
+      </c>
+    </row>
+    <row r="34" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B34" s="4">
         <v>26</v>
       </c>
       <c r="C34" s="5" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="35" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>12</v>
+      </c>
+      <c r="E34" s="18">
+        <v>3228.8399999999997</v>
+      </c>
+    </row>
+    <row r="35" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B35" s="4">
         <v>27</v>
       </c>
       <c r="C35" s="5" t="s">
-        <v>162</v>
+        <v>147</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-    <row r="36" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>23</v>
+      </c>
+      <c r="E35" s="18">
+        <v>2281.48</v>
+      </c>
+    </row>
+    <row r="36" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B36" s="4">
         <v>28</v>
       </c>
       <c r="C36" s="5" t="s">
-        <v>148</v>
+        <v>25</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="37" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>0</v>
+      </c>
+      <c r="E36" s="18">
+        <v>2413.5300000000002</v>
+      </c>
+    </row>
+    <row r="37" spans="2:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B37" s="4">
         <v>29</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="38" spans="2:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+        <v>12</v>
+      </c>
+      <c r="E37" s="18">
+        <v>2724</v>
+      </c>
+    </row>
+    <row r="38" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B38" s="4">
         <v>30</v>
       </c>
       <c r="C38" s="5" t="s">
-        <v>31</v>
+        <v>79</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-    <row r="39" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>5</v>
+      </c>
+      <c r="E38" s="18">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="39" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B39" s="4">
         <v>31</v>
       </c>
       <c r="C39" s="5" t="s">
-        <v>80</v>
+        <v>103</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E39" s="17">
+      <c r="E39" s="18">
         <v>4360.8</v>
       </c>
     </row>
-    <row r="40" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="40" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B40" s="4">
         <v>32</v>
       </c>
       <c r="C40" s="5" t="s">
-        <v>104</v>
+        <v>213</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-    <row r="41" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>4</v>
+      </c>
+      <c r="E40" s="18">
+        <v>1980.52</v>
+      </c>
+    </row>
+    <row r="41" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B41" s="4">
         <v>33</v>
       </c>
       <c r="C41" s="5" t="s">
-        <v>210</v>
+        <v>148</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-    <row r="42" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>5</v>
+      </c>
+      <c r="E41" s="18">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="42" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B42" s="4">
         <v>34</v>
       </c>
       <c r="C42" s="5" t="s">
-        <v>215</v>
+        <v>77</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>4</v>
-[...5 lines deleted...]
-    <row r="43" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>5</v>
+      </c>
+      <c r="E42" s="18">
+        <v>4333.46</v>
+      </c>
+    </row>
+    <row r="43" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B43" s="4">
         <v>35</v>
       </c>
       <c r="C43" s="5" t="s">
-        <v>149</v>
+        <v>34</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-    <row r="44" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>2</v>
+      </c>
+      <c r="E43" s="18">
+        <v>2585.77</v>
+      </c>
+    </row>
+    <row r="44" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B44" s="4">
         <v>36</v>
       </c>
       <c r="C44" s="5" t="s">
-        <v>78</v>
+        <v>54</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E44" s="17">
-[...3 lines deleted...]
-    <row r="45" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="E44" s="18">
+        <v>4294.3099999999995</v>
+      </c>
+    </row>
+    <row r="45" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B45" s="4">
         <v>37</v>
       </c>
       <c r="C45" s="5" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>2</v>
-[...5 lines deleted...]
-    <row r="46" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>8</v>
+      </c>
+      <c r="E45" s="18">
+        <v>4014</v>
+      </c>
+    </row>
+    <row r="46" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B46" s="4">
         <v>38</v>
       </c>
       <c r="C46" s="5" t="s">
-        <v>55</v>
+        <v>173</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E46" s="17">
-[...3 lines deleted...]
-    <row r="47" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="E46" s="18">
+        <v>4332.33</v>
+      </c>
+    </row>
+    <row r="47" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B47" s="4">
         <v>39</v>
       </c>
       <c r="C47" s="5" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-    <row r="48" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>2</v>
+      </c>
+      <c r="E47" s="18">
+        <v>2476.8000000000002</v>
+      </c>
+    </row>
+    <row r="48" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B48" s="4">
         <v>40</v>
       </c>
       <c r="C48" s="5" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-    <row r="49" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>1</v>
+      </c>
+      <c r="E48" s="18">
+        <v>1677.8899999999999</v>
+      </c>
+    </row>
+    <row r="49" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B49" s="4">
         <v>41</v>
       </c>
       <c r="C49" s="5" t="s">
-        <v>193</v>
+        <v>96</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>2</v>
-[...5 lines deleted...]
-    <row r="50" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>5</v>
+      </c>
+      <c r="E49" s="18">
+        <v>4294.12</v>
+      </c>
+    </row>
+    <row r="50" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B50" s="4">
         <v>42</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>188</v>
+        <v>164</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>1</v>
-[...6 lines deleted...]
-      <c r="B51" s="4">
+        <v>4</v>
+      </c>
+      <c r="E50" s="18">
+        <v>1732.95</v>
+      </c>
+    </row>
+    <row r="51" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B51" s="10">
         <v>43</v>
       </c>
-      <c r="C51" s="5" t="s">
-[...9 lines deleted...]
-    <row r="52" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="C51" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="D51" s="10" t="s">
+        <v>169</v>
+      </c>
+      <c r="E51" s="18">
+        <v>6953.25</v>
+      </c>
+    </row>
+    <row r="52" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B52" s="4">
         <v>44</v>
       </c>
       <c r="C52" s="5" t="s">
-        <v>165</v>
+        <v>57</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>4</v>
-[...5 lines deleted...]
-    <row r="53" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>5</v>
+      </c>
+      <c r="E52" s="18">
+        <v>4254.58</v>
+      </c>
+    </row>
+    <row r="53" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B53" s="4">
         <v>45</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>169</v>
+        <v>83</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-    <row r="54" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>5</v>
+      </c>
+      <c r="E53" s="18">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="54" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B54" s="4">
         <v>46</v>
       </c>
-      <c r="C54" s="5" t="s">
-        <v>58</v>
+      <c r="C54" s="10" t="s">
+        <v>118</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-    <row r="55" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>9</v>
+      </c>
+      <c r="E54" s="18">
+        <v>1059.1600000000001</v>
+      </c>
+    </row>
+    <row r="55" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B55" s="4">
         <v>47</v>
       </c>
-      <c r="C55" s="5" t="s">
-        <v>84</v>
+      <c r="C55" s="10" t="s">
+        <v>198</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-    <row r="56" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>2</v>
+      </c>
+      <c r="E55" s="18">
+        <v>2476.8000000000002</v>
+      </c>
+    </row>
+    <row r="56" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B56" s="4">
         <v>48</v>
       </c>
       <c r="C56" s="10" t="s">
-        <v>119</v>
+        <v>205</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-    <row r="57" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>8</v>
+      </c>
+      <c r="E56" s="18">
+        <v>4314.1000000000004</v>
+      </c>
+    </row>
+    <row r="57" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B57" s="4">
         <v>49</v>
       </c>
       <c r="C57" s="10" t="s">
-        <v>199</v>
+        <v>92</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>2</v>
-[...5 lines deleted...]
-    <row r="58" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>5</v>
+      </c>
+      <c r="E57" s="18">
+        <v>4294.92</v>
+      </c>
+    </row>
+    <row r="58" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B58" s="4">
         <v>50</v>
       </c>
-      <c r="C58" s="10" t="s">
-        <v>206</v>
+      <c r="C58" s="5" t="s">
+        <v>107</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-    <row r="59" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>5</v>
+      </c>
+      <c r="E58" s="18">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="59" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B59" s="4">
         <v>51</v>
       </c>
-      <c r="C59" s="10" t="s">
-        <v>93</v>
+      <c r="C59" s="5" t="s">
+        <v>191</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-    <row r="60" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>1</v>
+      </c>
+      <c r="E59" s="18">
+        <v>1684.8</v>
+      </c>
+    </row>
+    <row r="60" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B60" s="4">
         <v>52</v>
       </c>
       <c r="C60" s="5" t="s">
-        <v>108</v>
+        <v>87</v>
       </c>
       <c r="D60" s="4" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-    <row r="61" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>11</v>
+      </c>
+      <c r="E60" s="18">
+        <v>2992.8</v>
+      </c>
+    </row>
+    <row r="61" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B61" s="4">
         <v>53</v>
       </c>
       <c r="C61" s="5" t="s">
-        <v>192</v>
+        <v>203</v>
       </c>
       <c r="D61" s="4" t="s">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="62" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>2</v>
+      </c>
+      <c r="E61" s="18">
+        <v>2424.79</v>
+      </c>
+    </row>
+    <row r="62" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B62" s="4">
         <v>54</v>
       </c>
       <c r="C62" s="5" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D62" s="4" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-    <row r="63" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>1</v>
+      </c>
+      <c r="E62" s="18">
+        <v>1651.54</v>
+      </c>
+    </row>
+    <row r="63" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B63" s="4">
         <v>55</v>
       </c>
       <c r="C63" s="5" t="s">
-        <v>204</v>
+        <v>39</v>
       </c>
       <c r="D63" s="4" t="s">
-        <v>2</v>
-[...5 lines deleted...]
-    <row r="64" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>1</v>
+      </c>
+      <c r="E63" s="18">
+        <v>2578.85</v>
+      </c>
+    </row>
+    <row r="64" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B64" s="4">
         <v>56</v>
       </c>
       <c r="C64" s="5" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="D64" s="4" t="s">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="65" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>9</v>
+      </c>
+      <c r="E64" s="18">
+        <v>1177.9000000000001</v>
+      </c>
+    </row>
+    <row r="65" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B65" s="4">
         <v>57</v>
       </c>
       <c r="C65" s="5" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D65" s="4" t="s">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="66" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>9</v>
+      </c>
+      <c r="E65" s="18">
+        <v>2418</v>
+      </c>
+    </row>
+    <row r="66" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B66" s="4">
         <v>58</v>
       </c>
-      <c r="C66" s="5" t="s">
-[...9 lines deleted...]
-    <row r="67" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="C66" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="D66" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E66" s="18">
+        <v>2214.6</v>
+      </c>
+    </row>
+    <row r="67" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B67" s="4">
         <v>59</v>
       </c>
-      <c r="C67" s="5" t="s">
-[...9 lines deleted...]
-    <row r="68" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="C67" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="D67" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="E67" s="18">
+        <v>2672.34</v>
+      </c>
+    </row>
+    <row r="68" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B68" s="4">
         <v>60</v>
       </c>
-      <c r="C68" s="8" t="s">
-[...9 lines deleted...]
-    <row r="69" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="C68" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="D68" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" s="18">
+        <v>3110.95</v>
+      </c>
+    </row>
+    <row r="69" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B69" s="4">
         <v>61</v>
       </c>
-      <c r="C69" s="8" t="s">
-[...9 lines deleted...]
-    <row r="70" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="C69" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E69" s="18">
+        <v>4347.37</v>
+      </c>
+    </row>
+    <row r="70" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B70" s="4">
         <v>62</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="D70" s="4" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-    <row r="71" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>1</v>
+      </c>
+      <c r="E70" s="18">
+        <v>1773.47</v>
+      </c>
+    </row>
+    <row r="71" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B71" s="4">
         <v>63</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="D71" s="4" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-    <row r="72" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>16</v>
+      </c>
+      <c r="E71" s="18">
+        <v>3636.17</v>
+      </c>
+    </row>
+    <row r="72" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B72" s="4">
         <v>64</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>91</v>
+        <v>45</v>
       </c>
       <c r="D72" s="4" t="s">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="73" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>9</v>
+      </c>
+      <c r="E72" s="18">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="73" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B73" s="4">
         <v>65</v>
       </c>
       <c r="C73" s="5" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="D73" s="4" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="74" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>10</v>
+      </c>
+      <c r="E73" s="18">
+        <v>3648</v>
+      </c>
+    </row>
+    <row r="74" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B74" s="4">
         <v>66</v>
       </c>
       <c r="C74" s="5" t="s">
-        <v>46</v>
+        <v>175</v>
       </c>
       <c r="D74" s="4" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-    <row r="75" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>5</v>
+      </c>
+      <c r="E74" s="18">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="75" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B75" s="4">
         <v>67</v>
       </c>
       <c r="C75" s="5" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="D75" s="4" t="s">
-        <v>10</v>
-[...5 lines deleted...]
-    <row r="76" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>9</v>
+      </c>
+      <c r="E75" s="18">
+        <v>2478</v>
+      </c>
+    </row>
+    <row r="76" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B76" s="4">
         <v>68</v>
       </c>
       <c r="C76" s="5" t="s">
-        <v>176</v>
+        <v>119</v>
       </c>
       <c r="D76" s="4" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-    <row r="77" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>3</v>
+      </c>
+      <c r="E76" s="18">
+        <v>2416.8000000000002</v>
+      </c>
+    </row>
+    <row r="77" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B77" s="4">
         <v>69</v>
       </c>
       <c r="C77" s="5" t="s">
-        <v>32</v>
+        <v>163</v>
       </c>
       <c r="D77" s="4" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-    <row r="78" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>4</v>
+      </c>
+      <c r="E77" s="18">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="78" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B78" s="4">
         <v>70</v>
       </c>
       <c r="C78" s="5" t="s">
-        <v>120</v>
+        <v>89</v>
       </c>
       <c r="D78" s="4" t="s">
-        <v>3</v>
-[...5 lines deleted...]
-    <row r="79" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>11</v>
+      </c>
+      <c r="E78" s="18">
+        <v>2233.91</v>
+      </c>
+    </row>
+    <row r="79" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B79" s="4">
         <v>71</v>
       </c>
       <c r="C79" s="5" t="s">
-        <v>164</v>
+        <v>84</v>
       </c>
       <c r="D79" s="4" t="s">
-        <v>4</v>
-[...5 lines deleted...]
-    <row r="80" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>5</v>
+      </c>
+      <c r="E79" s="18">
+        <v>4347.8900000000003</v>
+      </c>
+    </row>
+    <row r="80" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B80" s="4">
         <v>72</v>
       </c>
       <c r="C80" s="5" t="s">
-        <v>90</v>
+        <v>41</v>
       </c>
       <c r="D80" s="4" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-    <row r="81" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>4</v>
+      </c>
+      <c r="E80" s="18">
+        <v>2100.34</v>
+      </c>
+    </row>
+    <row r="81" spans="2:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B81" s="4">
         <v>73</v>
       </c>
       <c r="C81" s="5" t="s">
-        <v>85</v>
+        <v>134</v>
       </c>
       <c r="D81" s="4" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-    <row r="82" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>2</v>
+      </c>
+      <c r="E81" s="18">
+        <v>2688.99</v>
+      </c>
+    </row>
+    <row r="82" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B82" s="4">
         <v>74</v>
       </c>
       <c r="C82" s="5" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D82" s="4" t="s">
-        <v>4</v>
-[...5 lines deleted...]
-    <row r="83" spans="2:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>2</v>
+      </c>
+      <c r="E82" s="18">
+        <v>2476.8000000000002</v>
+      </c>
+    </row>
+    <row r="83" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B83" s="4">
         <v>75</v>
       </c>
       <c r="C83" s="5" t="s">
-        <v>135</v>
+        <v>101</v>
       </c>
       <c r="D83" s="4" t="s">
-        <v>2</v>
-[...5 lines deleted...]
-    <row r="84" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>9</v>
+      </c>
+      <c r="E83" s="18">
+        <v>2316.1799999999998</v>
+      </c>
+    </row>
+    <row r="84" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B84" s="4">
         <v>76</v>
       </c>
       <c r="C84" s="5" t="s">
-        <v>36</v>
+        <v>104</v>
       </c>
       <c r="D84" s="4" t="s">
-        <v>2</v>
-[...5 lines deleted...]
-    <row r="85" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>113</v>
+      </c>
+      <c r="E84" s="18">
+        <v>4602</v>
+      </c>
+    </row>
+    <row r="85" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B85" s="4">
         <v>77</v>
       </c>
       <c r="C85" s="5" t="s">
-        <v>102</v>
+        <v>139</v>
       </c>
       <c r="D85" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="E85" s="17">
-[...3 lines deleted...]
-    <row r="86" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="E85" s="18">
+        <v>2224.96</v>
+      </c>
+    </row>
+    <row r="86" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B86" s="4">
         <v>78</v>
       </c>
       <c r="C86" s="5" t="s">
-        <v>105</v>
+        <v>80</v>
       </c>
       <c r="D86" s="4" t="s">
-        <v>114</v>
-[...5 lines deleted...]
-    <row r="87" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>11</v>
+      </c>
+      <c r="E86" s="18">
+        <v>3124.0600000000004</v>
+      </c>
+    </row>
+    <row r="87" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B87" s="4">
         <v>79</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>140</v>
+        <v>202</v>
       </c>
       <c r="D87" s="4" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-    <row r="88" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>1</v>
+      </c>
+      <c r="E87" s="18">
+        <v>1684.8</v>
+      </c>
+    </row>
+    <row r="88" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B88" s="4">
         <v>80</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>81</v>
+        <v>172</v>
       </c>
       <c r="D88" s="4" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-    <row r="89" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>1</v>
+      </c>
+      <c r="E88" s="18">
+        <v>2225.73</v>
+      </c>
+    </row>
+    <row r="89" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B89" s="4">
         <v>81</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>203</v>
+        <v>144</v>
       </c>
       <c r="D89" s="4" t="s">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="90" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>8</v>
+      </c>
+      <c r="E89" s="18">
+        <v>3708</v>
+      </c>
+    </row>
+    <row r="90" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B90" s="4">
         <v>82</v>
       </c>
       <c r="C90" s="5" t="s">
-        <v>173</v>
+        <v>43</v>
       </c>
       <c r="D90" s="4" t="s">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="91" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>9</v>
+      </c>
+      <c r="E90" s="18">
+        <v>2220.9499999999998</v>
+      </c>
+    </row>
+    <row r="91" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B91" s="4">
         <v>83</v>
       </c>
       <c r="C91" s="5" t="s">
-        <v>145</v>
+        <v>120</v>
       </c>
       <c r="D91" s="4" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-    <row r="92" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>9</v>
+      </c>
+      <c r="E91" s="18">
+        <v>1955.31</v>
+      </c>
+    </row>
+    <row r="92" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B92" s="4">
         <v>84</v>
       </c>
       <c r="C92" s="5" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="D92" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="E92" s="17">
-[...3 lines deleted...]
-    <row r="93" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="E92" s="18">
+        <v>2763.5599999999995</v>
+      </c>
+    </row>
+    <row r="93" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B93" s="4">
         <v>85</v>
       </c>
       <c r="C93" s="5" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="D93" s="4" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-    <row r="94" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>4</v>
+      </c>
+      <c r="E93" s="18">
+        <v>1684.8</v>
+      </c>
+    </row>
+    <row r="94" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B94" s="4">
         <v>86</v>
       </c>
       <c r="C94" s="5" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="D94" s="4" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-    <row r="95" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>4</v>
+      </c>
+      <c r="E94" s="18">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="95" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B95" s="4">
         <v>87</v>
       </c>
       <c r="C95" s="5" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="D95" s="4" t="s">
-        <v>4</v>
-[...5 lines deleted...]
-    <row r="96" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>9</v>
+      </c>
+      <c r="E95" s="18">
+        <v>2012.4</v>
+      </c>
+    </row>
+    <row r="96" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B96" s="4">
         <v>88</v>
       </c>
       <c r="C96" s="5" t="s">
-        <v>144</v>
+        <v>64</v>
       </c>
       <c r="D96" s="4" t="s">
-        <v>4</v>
-[...5 lines deleted...]
-    <row r="97" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>1</v>
+      </c>
+      <c r="E96" s="18">
+        <v>1348.26</v>
+      </c>
+    </row>
+    <row r="97" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B97" s="4">
         <v>89</v>
       </c>
       <c r="C97" s="5" t="s">
-        <v>117</v>
+        <v>70</v>
       </c>
       <c r="D97" s="4" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-    <row r="98" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>3</v>
+      </c>
+      <c r="E97" s="18">
+        <v>2416.8000000000002</v>
+      </c>
+    </row>
+    <row r="98" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B98" s="4">
         <v>90</v>
       </c>
       <c r="C98" s="5" t="s">
-        <v>65</v>
+        <v>115</v>
       </c>
       <c r="D98" s="4" t="s">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="99" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>8</v>
+      </c>
+      <c r="E98" s="18">
+        <v>4014</v>
+      </c>
+    </row>
+    <row r="99" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B99" s="4">
         <v>91</v>
       </c>
       <c r="C99" s="5" t="s">
-        <v>71</v>
+        <v>182</v>
       </c>
       <c r="D99" s="4" t="s">
-        <v>3</v>
-[...5 lines deleted...]
-    <row r="100" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>2</v>
+      </c>
+      <c r="E99" s="18">
+        <v>2467.63</v>
+      </c>
+    </row>
+    <row r="100" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B100" s="4">
         <v>92</v>
       </c>
       <c r="C100" s="5" t="s">
-        <v>116</v>
+        <v>178</v>
       </c>
       <c r="D100" s="4" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-    <row r="101" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>3</v>
+      </c>
+      <c r="E100" s="18">
+        <v>2373.54</v>
+      </c>
+    </row>
+    <row r="101" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B101" s="4">
         <v>93</v>
       </c>
       <c r="C101" s="5" t="s">
-        <v>183</v>
+        <v>71</v>
       </c>
       <c r="D101" s="4" t="s">
-        <v>2</v>
-[...5 lines deleted...]
-    <row r="102" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>5</v>
+      </c>
+      <c r="E101" s="18">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="102" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B102" s="4">
         <v>94</v>
       </c>
       <c r="C102" s="5" t="s">
-        <v>179</v>
+        <v>42</v>
       </c>
       <c r="D102" s="4" t="s">
-        <v>3</v>
-[...5 lines deleted...]
-    <row r="103" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>11</v>
+      </c>
+      <c r="E102" s="18">
+        <v>2994</v>
+      </c>
+    </row>
+    <row r="103" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B103" s="4">
         <v>95</v>
       </c>
       <c r="C103" s="5" t="s">
-        <v>72</v>
+        <v>117</v>
       </c>
       <c r="D103" s="4" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-    <row r="104" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>9</v>
+      </c>
+      <c r="E103" s="18">
+        <v>2063.92</v>
+      </c>
+    </row>
+    <row r="104" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B104" s="4">
         <v>96</v>
       </c>
       <c r="C104" s="5" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="D104" s="4" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-    <row r="105" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>5</v>
+      </c>
+      <c r="E104" s="18">
+        <v>4348.05</v>
+      </c>
+    </row>
+    <row r="105" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B105" s="4">
         <v>97</v>
       </c>
       <c r="C105" s="5" t="s">
-        <v>118</v>
-[...8 lines deleted...]
-    <row r="106" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>18</v>
+      </c>
+      <c r="D105" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E105" s="18">
+        <v>5160</v>
+      </c>
+    </row>
+    <row r="106" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B106" s="4">
         <v>98</v>
       </c>
       <c r="C106" s="5" t="s">
-        <v>14</v>
+        <v>105</v>
       </c>
       <c r="D106" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E106" s="17">
-[...3 lines deleted...]
-    <row r="107" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="E106" s="18">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="107" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B107" s="4">
         <v>99</v>
       </c>
       <c r="C107" s="5" t="s">
-        <v>18</v>
-[...8 lines deleted...]
-    <row r="108" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>62</v>
+      </c>
+      <c r="D107" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="E107" s="18">
+        <v>1965.6</v>
+      </c>
+    </row>
+    <row r="108" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B108" s="4">
         <v>100</v>
       </c>
-      <c r="C108" s="5" t="s">
-[...9 lines deleted...]
-    <row r="109" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="C108" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="D108" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="E108" s="18">
+        <v>5160</v>
+      </c>
+    </row>
+    <row r="109" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B109" s="4">
         <v>101</v>
       </c>
       <c r="C109" s="5" t="s">
-        <v>63</v>
+        <v>94</v>
       </c>
       <c r="D109" s="4" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-    <row r="110" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>5</v>
+      </c>
+      <c r="E109" s="18">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="110" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B110" s="4">
         <v>102</v>
       </c>
-      <c r="C110" s="9" t="s">
-[...9 lines deleted...]
-    <row r="111" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="C110" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="D110" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E110" s="18">
+        <v>2004.37</v>
+      </c>
+    </row>
+    <row r="111" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B111" s="4">
         <v>103</v>
       </c>
       <c r="C111" s="5" t="s">
-        <v>95</v>
+        <v>122</v>
       </c>
       <c r="D111" s="4" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-    <row r="112" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>9</v>
+      </c>
+      <c r="E111" s="18">
+        <v>2598.33</v>
+      </c>
+    </row>
+    <row r="112" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B112" s="4">
         <v>104</v>
       </c>
       <c r="C112" s="5" t="s">
-        <v>124</v>
+        <v>75</v>
       </c>
       <c r="D112" s="4" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-    <row r="113" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>5</v>
+      </c>
+      <c r="E112" s="18">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="113" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B113" s="4">
         <v>105</v>
       </c>
       <c r="C113" s="5" t="s">
-        <v>123</v>
+        <v>36</v>
       </c>
       <c r="D113" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="E113" s="17">
-[...3 lines deleted...]
-    <row r="114" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="E113" s="18">
+        <v>3344.83</v>
+      </c>
+    </row>
+    <row r="114" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B114" s="4">
         <v>106</v>
       </c>
       <c r="C114" s="5" t="s">
-        <v>76</v>
+        <v>216</v>
       </c>
       <c r="D114" s="4" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-    <row r="115" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>4</v>
+      </c>
+      <c r="E114" s="18">
+        <v>946.8599999999999</v>
+      </c>
+    </row>
+    <row r="115" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B115" s="4">
         <v>107</v>
       </c>
       <c r="C115" s="5" t="s">
-        <v>37</v>
+        <v>141</v>
       </c>
       <c r="D115" s="4" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-    <row r="116" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>1</v>
+      </c>
+      <c r="E115" s="18">
+        <v>2418</v>
+      </c>
+    </row>
+    <row r="116" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B116" s="4">
         <v>108</v>
       </c>
       <c r="C116" s="5" t="s">
-        <v>219</v>
+        <v>85</v>
       </c>
       <c r="D116" s="4" t="s">
-        <v>4</v>
-[...5 lines deleted...]
-    <row r="117" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>5</v>
+      </c>
+      <c r="E116" s="18">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="117" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B117" s="4">
         <v>109</v>
       </c>
       <c r="C117" s="5" t="s">
-        <v>142</v>
+        <v>88</v>
       </c>
       <c r="D117" s="4" t="s">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="118" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>5</v>
+      </c>
+      <c r="E117" s="18">
+        <v>4741.84</v>
+      </c>
+    </row>
+    <row r="118" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B118" s="4">
         <v>110</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>86</v>
       </c>
       <c r="D118" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E118" s="17">
+      <c r="E118" s="18">
         <v>4360.8</v>
       </c>
     </row>
-    <row r="119" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="119" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B119" s="4">
         <v>111</v>
       </c>
       <c r="C119" s="5" t="s">
-        <v>89</v>
+        <v>196</v>
       </c>
       <c r="D119" s="4" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-    <row r="120" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>3</v>
+      </c>
+      <c r="E119" s="18">
+        <v>2354.61</v>
+      </c>
+    </row>
+    <row r="120" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B120" s="4">
         <v>112</v>
       </c>
       <c r="C120" s="5" t="s">
-        <v>87</v>
+        <v>125</v>
       </c>
       <c r="D120" s="4" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-    <row r="121" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>1</v>
+      </c>
+      <c r="E120" s="18">
+        <v>1684.8</v>
+      </c>
+    </row>
+    <row r="121" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B121" s="4">
         <v>113</v>
       </c>
       <c r="C121" s="5" t="s">
-        <v>197</v>
+        <v>132</v>
       </c>
       <c r="D121" s="4" t="s">
-        <v>3</v>
-[...5 lines deleted...]
-    <row r="122" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>2</v>
+      </c>
+      <c r="E121" s="18">
+        <v>2660.5</v>
+      </c>
+    </row>
+    <row r="122" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B122" s="4">
         <v>114</v>
       </c>
       <c r="C122" s="5" t="s">
-        <v>126</v>
+        <v>65</v>
       </c>
       <c r="D122" s="4" t="s">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="123" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>5</v>
+      </c>
+      <c r="E122" s="18">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="123" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B123" s="4">
         <v>115</v>
       </c>
       <c r="C123" s="5" t="s">
-        <v>133</v>
+        <v>26</v>
       </c>
       <c r="D123" s="4" t="s">
-        <v>2</v>
-[...5 lines deleted...]
-    <row r="124" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>0</v>
+      </c>
+      <c r="E123" s="18">
+        <v>2012.16</v>
+      </c>
+    </row>
+    <row r="124" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B124" s="4">
         <v>116</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>66</v>
       </c>
       <c r="D124" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="E124" s="17">
-[...3 lines deleted...]
-    <row r="125" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="E124" s="18">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="125" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B125" s="4">
         <v>117</v>
       </c>
       <c r="C125" s="5" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
       <c r="D125" s="4" t="s">
-        <v>0</v>
-[...5 lines deleted...]
-    <row r="126" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>59</v>
+      </c>
+      <c r="E125" s="18">
+        <v>3890.6400000000003</v>
+      </c>
+    </row>
+    <row r="126" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B126" s="4">
         <v>118</v>
       </c>
-      <c r="C126" s="5" t="s">
-[...9 lines deleted...]
-    <row r="127" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="C126" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D126" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E126" s="18">
+        <v>2270</v>
+      </c>
+    </row>
+    <row r="127" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B127" s="4">
         <v>119</v>
       </c>
-      <c r="C127" s="5" t="s">
-[...9 lines deleted...]
-    <row r="128" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="C127" s="14" t="s">
+        <v>219</v>
+      </c>
+      <c r="D127" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="E127" s="20">
+        <v>4360.8</v>
+      </c>
+      <c r="F127" s="17"/>
+      <c r="G127" s="17"/>
+      <c r="H127" s="3"/>
+    </row>
+    <row r="128" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B128" s="4">
         <v>120</v>
       </c>
       <c r="C128" s="10" t="s">
-        <v>28</v>
+        <v>208</v>
       </c>
       <c r="D128" s="10" t="s">
-        <v>12</v>
-[...6 lines deleted...]
-      <c r="B129" s="10">
+        <v>4</v>
+      </c>
+      <c r="E128" s="18">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="129" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B129" s="4">
         <v>121</v>
       </c>
-      <c r="C129" s="14" t="s">
-[...12 lines deleted...]
-    <row r="130" spans="2:8" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="C129" s="10" t="s">
+        <v>209</v>
+      </c>
+      <c r="D129" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E129" s="18">
+        <v>3591.1499999999996</v>
+      </c>
+    </row>
+    <row r="130" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B130" s="4">
         <v>122</v>
       </c>
-      <c r="C130" s="10" t="s">
-[...9 lines deleted...]
-    <row r="131" spans="2:8" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="C130" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="D130" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="E130" s="18">
+        <v>1953.8899999999999</v>
+      </c>
+    </row>
+    <row r="131" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B131" s="4">
         <v>123</v>
       </c>
-      <c r="C131" s="10" t="s">
-[...9 lines deleted...]
-    <row r="132" spans="2:8" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="C131" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D131" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E131" s="18">
+        <v>4506</v>
+      </c>
+    </row>
+    <row r="132" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B132" s="4">
         <v>124</v>
       </c>
-      <c r="C132" s="8" t="s">
-[...9 lines deleted...]
-    <row r="133" spans="2:8" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="C132" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="D132" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="E132" s="18">
+        <v>1684.8</v>
+      </c>
+    </row>
+    <row r="133" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B133" s="4">
         <v>125</v>
       </c>
       <c r="C133" s="5" t="s">
-        <v>77</v>
+        <v>183</v>
       </c>
       <c r="D133" s="4" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-    <row r="134" spans="2:8" ht="15.75" x14ac:dyDescent="0.2">
+        <v>1</v>
+      </c>
+      <c r="E133" s="18">
+        <v>1684.8</v>
+      </c>
+    </row>
+    <row r="134" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B134" s="4">
         <v>126</v>
       </c>
       <c r="C134" s="5" t="s">
-        <v>137</v>
+        <v>102</v>
       </c>
       <c r="D134" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="E134" s="17">
-[...3 lines deleted...]
-    <row r="135" spans="2:8" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="E134" s="18">
+        <v>1234.48</v>
+      </c>
+    </row>
+    <row r="135" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B135" s="4">
         <v>127</v>
       </c>
       <c r="C135" s="5" t="s">
-        <v>184</v>
+        <v>40</v>
       </c>
       <c r="D135" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="E135" s="17">
-[...3 lines deleted...]
-    <row r="136" spans="2:8" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="E135" s="18">
+        <v>2473.67</v>
+      </c>
+    </row>
+    <row r="136" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B136" s="4">
         <v>128</v>
       </c>
       <c r="C136" s="5" t="s">
-        <v>103</v>
+        <v>124</v>
       </c>
       <c r="D136" s="4" t="s">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="137" spans="2:8" ht="15.75" x14ac:dyDescent="0.2">
+        <v>9</v>
+      </c>
+      <c r="E136" s="18">
+        <v>2012.4</v>
+      </c>
+    </row>
+    <row r="137" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B137" s="4">
         <v>129</v>
       </c>
       <c r="C137" s="5" t="s">
-        <v>41</v>
+        <v>206</v>
       </c>
       <c r="D137" s="4" t="s">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="138" spans="2:8" ht="15.75" x14ac:dyDescent="0.2">
+        <v>11</v>
+      </c>
+      <c r="E137" s="18">
+        <v>3476.0599999999995</v>
+      </c>
+    </row>
+    <row r="138" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B138" s="4">
         <v>130</v>
       </c>
       <c r="C138" s="5" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="D138" s="4" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-    <row r="139" spans="2:8" ht="15.75" x14ac:dyDescent="0.2">
+        <v>1</v>
+      </c>
+      <c r="E138" s="18">
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="139" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B139" s="4">
         <v>131</v>
       </c>
       <c r="C139" s="5" t="s">
-        <v>207</v>
+        <v>189</v>
       </c>
       <c r="D139" s="4" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-    <row r="140" spans="2:8" ht="15.75" x14ac:dyDescent="0.2">
+        <v>2</v>
+      </c>
+      <c r="E139" s="18">
+        <v>2889.6000000000004</v>
+      </c>
+    </row>
+    <row r="140" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B140" s="4">
         <v>132</v>
       </c>
-      <c r="C140" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D140" s="4" t="s">
+      <c r="C140" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="D140" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="E140" s="17">
-[...3 lines deleted...]
-    <row r="141" spans="2:8" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="E140" s="18">
+        <v>1684.8</v>
+      </c>
+    </row>
+    <row r="141" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B141" s="4">
         <v>133</v>
       </c>
-      <c r="C141" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D141" s="4" t="s">
+      <c r="C141" s="10" t="s">
+        <v>180</v>
+      </c>
+      <c r="D141" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="E141" s="17">
-[...3 lines deleted...]
-    <row r="142" spans="2:8" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="E141" s="19">
+        <v>2476.8000000000002</v>
+      </c>
+    </row>
+    <row r="142" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B142" s="4">
         <v>134</v>
       </c>
       <c r="C142" s="10" t="s">
-        <v>186</v>
+        <v>131</v>
       </c>
       <c r="D142" s="10" t="s">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="143" spans="2:8" ht="15.75" x14ac:dyDescent="0.2">
+        <v>2</v>
+      </c>
+      <c r="E142" s="19">
+        <v>2468.58</v>
+      </c>
+    </row>
+    <row r="143" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B143" s="4">
         <v>135</v>
       </c>
       <c r="C143" s="10" t="s">
-        <v>181</v>
+        <v>157</v>
       </c>
       <c r="D143" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="E143" s="18">
-[...3 lines deleted...]
-    <row r="144" spans="2:8" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="E143" s="19">
+        <v>2650.1899999999996</v>
+      </c>
+    </row>
+    <row r="144" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B144" s="4">
         <v>136</v>
       </c>
-      <c r="C144" s="10" t="s">
-[...9 lines deleted...]
-    <row r="145" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="C144" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D144" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="E144" s="19">
+        <v>4362</v>
+      </c>
+    </row>
+    <row r="145" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B145" s="4">
         <v>137</v>
       </c>
-      <c r="C145" s="10" t="s">
-[...9 lines deleted...]
-    <row r="146" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="C145" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="D145" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E145" s="19">
+        <v>1741.97</v>
+      </c>
+    </row>
+    <row r="146" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B146" s="4">
         <v>138</v>
       </c>
       <c r="C146" s="5" t="s">
-        <v>57</v>
+        <v>100</v>
       </c>
       <c r="D146" s="4" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="E146" s="18">
-        <v>4362</v>
-[...2 lines deleted...]
-    <row r="147" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>2933.6400000000003</v>
+      </c>
+    </row>
+    <row r="147" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B147" s="4">
         <v>139</v>
       </c>
       <c r="C147" s="5" t="s">
-        <v>146</v>
+        <v>181</v>
       </c>
       <c r="D147" s="4" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E147" s="18">
-        <v>1765</v>
-[...2 lines deleted...]
-    <row r="148" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>2476.8000000000002</v>
+      </c>
+    </row>
+    <row r="148" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B148" s="4">
         <v>140</v>
       </c>
       <c r="C148" s="5" t="s">
-        <v>101</v>
+        <v>135</v>
       </c>
       <c r="D148" s="4" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-    <row r="149" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>9</v>
+      </c>
+      <c r="E148" s="18">
+        <v>1823.76</v>
+      </c>
+    </row>
+    <row r="149" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B149" s="4">
         <v>141</v>
       </c>
       <c r="C149" s="5" t="s">
-        <v>182</v>
+        <v>97</v>
       </c>
       <c r="D149" s="4" t="s">
-        <v>2</v>
-[...5 lines deleted...]
-    <row r="150" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>5</v>
+      </c>
+      <c r="E149" s="18">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="150" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B150" s="4">
         <v>142</v>
       </c>
       <c r="C150" s="5" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="D150" s="4" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-    <row r="151" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>3</v>
+      </c>
+      <c r="E150" s="18">
+        <v>2382.23</v>
+      </c>
+    </row>
+    <row r="151" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B151" s="4">
         <v>143</v>
       </c>
       <c r="C151" s="5" t="s">
-        <v>98</v>
-[...8 lines deleted...]
-    <row r="152" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>51</v>
+      </c>
+      <c r="D151" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="E151" s="18">
+        <v>5098.63</v>
+      </c>
+    </row>
+    <row r="152" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B152" s="4">
         <v>144</v>
       </c>
       <c r="C152" s="5" t="s">
-        <v>185</v>
+        <v>91</v>
       </c>
       <c r="D152" s="4" t="s">
-        <v>3</v>
-[...5 lines deleted...]
-    <row r="153" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>1</v>
+      </c>
+      <c r="E152" s="18">
+        <v>1684.8</v>
+      </c>
+    </row>
+    <row r="153" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B153" s="4">
         <v>145</v>
       </c>
       <c r="C153" s="5" t="s">
-        <v>52</v>
-[...8 lines deleted...]
-    <row r="154" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>49</v>
+      </c>
+      <c r="D153" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E153" s="18">
+        <v>2986.7</v>
+      </c>
+    </row>
+    <row r="154" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B154" s="4">
         <v>146</v>
       </c>
       <c r="C154" s="5" t="s">
-        <v>92</v>
+        <v>146</v>
       </c>
       <c r="D154" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="E154" s="17">
-[...3 lines deleted...]
-    <row r="155" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="E154" s="18">
+        <v>2364</v>
+      </c>
+    </row>
+    <row r="155" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B155" s="4">
         <v>147</v>
       </c>
       <c r="C155" s="5" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D155" s="4" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-    <row r="156" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>9</v>
+      </c>
+      <c r="E155" s="18">
+        <v>1662.6399999999999</v>
+      </c>
+    </row>
+    <row r="156" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B156" s="4">
         <v>148</v>
       </c>
       <c r="C156" s="5" t="s">
-        <v>147</v>
+        <v>126</v>
       </c>
       <c r="D156" s="4" t="s">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="157" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>9</v>
+      </c>
+      <c r="E156" s="18">
+        <v>2012.4</v>
+      </c>
+    </row>
+    <row r="157" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B157" s="4">
         <v>149</v>
       </c>
       <c r="C157" s="5" t="s">
-        <v>48</v>
+        <v>133</v>
       </c>
       <c r="D157" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="E157" s="17">
-[...3 lines deleted...]
-    <row r="158" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="E157" s="18">
+        <v>2012.4</v>
+      </c>
+    </row>
+    <row r="158" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B158" s="4">
         <v>150</v>
       </c>
       <c r="C158" s="5" t="s">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="D158" s="4" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-    <row r="159" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>5</v>
+      </c>
+      <c r="E158" s="18">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="159" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B159" s="4">
         <v>151</v>
       </c>
       <c r="C159" s="5" t="s">
-        <v>134</v>
+        <v>24</v>
       </c>
       <c r="D159" s="4" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-    <row r="160" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>11</v>
+      </c>
+      <c r="E159" s="18">
+        <v>3906.3599999999997</v>
+      </c>
+    </row>
+    <row r="160" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B160" s="4">
         <v>152</v>
       </c>
       <c r="C160" s="5" t="s">
-        <v>115</v>
+        <v>188</v>
       </c>
       <c r="D160" s="4" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-    <row r="161" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>3</v>
+      </c>
+      <c r="E160" s="18">
+        <v>2724.6</v>
+      </c>
+    </row>
+    <row r="161" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B161" s="4">
         <v>153</v>
       </c>
       <c r="C161" s="5" t="s">
-        <v>24</v>
+        <v>121</v>
       </c>
       <c r="D161" s="4" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-    <row r="162" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>1</v>
+      </c>
+      <c r="E161" s="18">
+        <v>1684.8</v>
+      </c>
+    </row>
+    <row r="162" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B162" s="4">
         <v>154</v>
       </c>
       <c r="C162" s="5" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="D162" s="4" t="s">
-        <v>3</v>
-[...5 lines deleted...]
-    <row r="163" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>9</v>
+      </c>
+      <c r="E162" s="18">
+        <v>2208.06</v>
+      </c>
+    </row>
+    <row r="163" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B163" s="4">
         <v>155</v>
       </c>
       <c r="C163" s="5" t="s">
-        <v>122</v>
+        <v>166</v>
       </c>
       <c r="D163" s="4" t="s">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="164" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>5</v>
+      </c>
+      <c r="E163" s="18">
+        <v>3672.25</v>
+      </c>
+    </row>
+    <row r="164" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B164" s="4">
         <v>156</v>
       </c>
       <c r="C164" s="5" t="s">
-        <v>180</v>
+        <v>72</v>
       </c>
       <c r="D164" s="4" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-    <row r="165" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>5</v>
+      </c>
+      <c r="E164" s="18">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="165" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B165" s="4">
         <v>157</v>
       </c>
       <c r="C165" s="5" t="s">
-        <v>167</v>
+        <v>127</v>
       </c>
       <c r="D165" s="4" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-    <row r="166" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>9</v>
+      </c>
+      <c r="E165" s="18">
+        <v>2012.4</v>
+      </c>
+    </row>
+    <row r="166" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B166" s="4">
         <v>158</v>
       </c>
       <c r="C166" s="5" t="s">
-        <v>73</v>
+        <v>109</v>
       </c>
       <c r="D166" s="4" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-    <row r="167" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>8</v>
+      </c>
+      <c r="E166" s="18">
+        <v>3708</v>
+      </c>
+    </row>
+    <row r="167" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B167" s="4">
         <v>159</v>
       </c>
       <c r="C167" s="5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D167" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="E167" s="17">
-[...3 lines deleted...]
-    <row r="168" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="E167" s="18">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="168" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B168" s="4">
         <v>160</v>
       </c>
       <c r="C168" s="5" t="s">
-        <v>110</v>
+        <v>138</v>
       </c>
       <c r="D168" s="4" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-    <row r="169" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>1</v>
+      </c>
+      <c r="E168" s="18">
+        <v>2205.31</v>
+      </c>
+    </row>
+    <row r="169" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B169" s="4">
         <v>161</v>
       </c>
-      <c r="C169" s="5" t="s">
-[...9 lines deleted...]
-    <row r="170" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="C169" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="D169" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E169" s="18">
+        <v>1958.21</v>
+      </c>
+    </row>
+    <row r="170" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B170" s="4">
         <v>162</v>
       </c>
-      <c r="C170" s="5" t="s">
-        <v>139</v>
+      <c r="C170" s="10" t="s">
+        <v>174</v>
       </c>
       <c r="D170" s="4" t="s">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="171" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>5</v>
+      </c>
+      <c r="E170" s="18">
+        <v>4283.34</v>
+      </c>
+    </row>
+    <row r="171" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B171" s="4">
         <v>163</v>
       </c>
       <c r="C171" s="10" t="s">
-        <v>191</v>
+        <v>160</v>
       </c>
       <c r="D171" s="12" t="s">
-        <v>1</v>
-[...5 lines deleted...]
-    <row r="172" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>9</v>
+      </c>
+      <c r="E171" s="18">
+        <v>2004.1100000000001</v>
+      </c>
+    </row>
+    <row r="172" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B172" s="4">
         <v>164</v>
       </c>
       <c r="C172" s="10" t="s">
-        <v>175</v>
+        <v>32</v>
       </c>
       <c r="D172" s="4" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-    <row r="173" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>11</v>
+      </c>
+      <c r="E172" s="18">
+        <v>2994</v>
+      </c>
+    </row>
+    <row r="173" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B173" s="4">
         <v>165</v>
       </c>
       <c r="C173" s="10" t="s">
-        <v>161</v>
-[...8 lines deleted...]
-    <row r="174" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>106</v>
+      </c>
+      <c r="D173" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E173" s="18">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="174" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B174" s="4">
         <v>166</v>
       </c>
       <c r="C174" s="10" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="D174" s="4" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-    <row r="175" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>15</v>
+      </c>
+      <c r="E174" s="18">
+        <v>4362</v>
+      </c>
+    </row>
+    <row r="175" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B175" s="4">
         <v>167</v>
       </c>
       <c r="C175" s="10" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="D175" s="4" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-    <row r="176" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>12</v>
+      </c>
+      <c r="E175" s="18">
+        <v>3270</v>
+      </c>
+    </row>
+    <row r="176" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B176" s="4">
         <v>168</v>
       </c>
       <c r="C176" s="10" t="s">
-        <v>53</v>
+        <v>204</v>
       </c>
       <c r="D176" s="4" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="177" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>2</v>
+      </c>
+      <c r="E176" s="19">
+        <v>2459.33</v>
+      </c>
+    </row>
+    <row r="177" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B177" s="4">
         <v>169</v>
       </c>
       <c r="C177" s="10" t="s">
-        <v>160</v>
-[...8 lines deleted...]
-    <row r="178" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>48</v>
+      </c>
+      <c r="D177" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E177" s="19">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="178" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B178" s="4">
         <v>170</v>
       </c>
       <c r="C178" s="10" t="s">
-        <v>205</v>
-[...8 lines deleted...]
-    <row r="179" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>158</v>
+      </c>
+      <c r="D178" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="E178" s="19">
+        <v>3445.04</v>
+      </c>
+    </row>
+    <row r="179" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B179" s="4">
         <v>171</v>
       </c>
       <c r="C179" s="10" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="D179" s="10" t="s">
-        <v>4</v>
-[...5 lines deleted...]
-    <row r="180" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>1</v>
+      </c>
+      <c r="E179" s="19">
+        <v>1152.76</v>
+      </c>
+    </row>
+    <row r="180" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B180" s="4">
         <v>172</v>
       </c>
       <c r="C180" s="10" t="s">
-        <v>159</v>
+        <v>95</v>
       </c>
       <c r="D180" s="10" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-    <row r="181" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>5</v>
+      </c>
+      <c r="E180" s="19">
+        <v>4348.01</v>
+      </c>
+    </row>
+    <row r="181" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B181" s="4">
         <v>173</v>
       </c>
       <c r="C181" s="10" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>98</v>
+      </c>
+      <c r="D181" s="4" t="s">
+        <v>5</v>
       </c>
       <c r="E181" s="18">
-        <v>2145.5899999999997</v>
-[...2 lines deleted...]
-    <row r="182" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>2287.5</v>
+      </c>
+    </row>
+    <row r="182" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B182" s="4">
         <v>174</v>
       </c>
       <c r="C182" s="10" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>199</v>
+      </c>
+      <c r="D182" s="4" t="s">
+        <v>9</v>
       </c>
       <c r="E182" s="18">
-        <v>4360.8</v>
-[...2 lines deleted...]
-    <row r="183" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>2012.4</v>
+      </c>
+    </row>
+    <row r="183" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B183" s="4">
         <v>175</v>
       </c>
       <c r="C183" s="10" t="s">
-        <v>99</v>
+        <v>201</v>
       </c>
       <c r="D183" s="4" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-    <row r="184" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>2</v>
+      </c>
+      <c r="E183" s="18">
+        <v>2476.8000000000002</v>
+      </c>
+    </row>
+    <row r="184" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B184" s="4">
         <v>176</v>
       </c>
       <c r="C184" s="10" t="s">
-        <v>200</v>
+        <v>108</v>
       </c>
       <c r="D184" s="4" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-    <row r="185" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>11</v>
+      </c>
+      <c r="E184" s="18">
+        <v>2992.8</v>
+      </c>
+    </row>
+    <row r="185" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B185" s="4">
         <v>177</v>
       </c>
       <c r="C185" s="10" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="D185" s="4" t="s">
-        <v>2</v>
-[...5 lines deleted...]
-    <row r="186" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>9</v>
+      </c>
+      <c r="E185" s="19">
+        <v>2595.5699999999997</v>
+      </c>
+    </row>
+    <row r="186" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B186" s="4">
         <v>178</v>
       </c>
       <c r="C186" s="10" t="s">
-        <v>109</v>
+        <v>162</v>
       </c>
       <c r="D186" s="4" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-    <row r="187" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>9</v>
+      </c>
+      <c r="E186" s="19">
+        <v>2092.8000000000002</v>
+      </c>
+    </row>
+    <row r="187" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B187" s="4">
         <v>179</v>
       </c>
       <c r="C187" s="10" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="D187" s="4" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-    <row r="188" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>4</v>
+      </c>
+      <c r="E187" s="19">
+        <v>2244.31</v>
+      </c>
+    </row>
+    <row r="188" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B188" s="4">
         <v>180</v>
       </c>
       <c r="C188" s="10" t="s">
-        <v>216</v>
+        <v>67</v>
       </c>
       <c r="D188" s="4" t="s">
-        <v>4</v>
-[...5 lines deleted...]
-    <row r="189" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>5</v>
+      </c>
+      <c r="E188" s="19">
+        <v>4346.9699999999993</v>
+      </c>
+    </row>
+    <row r="189" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B189" s="4">
         <v>181</v>
       </c>
       <c r="C189" s="10" t="s">
-        <v>163</v>
+        <v>110</v>
       </c>
       <c r="D189" s="4" t="s">
-        <v>9</v>
-[...5 lines deleted...]
-    <row r="190" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>11</v>
+      </c>
+      <c r="E189" s="19">
+        <v>2932.36</v>
+      </c>
+    </row>
+    <row r="190" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B190" s="4">
         <v>182</v>
       </c>
-      <c r="C190" s="10" t="s">
-        <v>214</v>
+      <c r="C190" s="5" t="s">
+        <v>33</v>
       </c>
       <c r="D190" s="4" t="s">
-        <v>4</v>
-[...5 lines deleted...]
-    <row r="191" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>11</v>
+      </c>
+      <c r="E190" s="19">
+        <v>2983.71</v>
+      </c>
+    </row>
+    <row r="191" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B191" s="4">
         <v>183</v>
       </c>
-      <c r="C191" s="10" t="s">
-        <v>68</v>
+      <c r="C191" s="5" t="s">
+        <v>210</v>
       </c>
       <c r="D191" s="4" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-    <row r="192" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>211</v>
+      </c>
+      <c r="E191" s="19">
+        <v>2270</v>
+      </c>
+    </row>
+    <row r="192" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B192" s="4">
         <v>184</v>
       </c>
-      <c r="C192" s="10" t="s">
-        <v>111</v>
+      <c r="C192" s="5" t="s">
+        <v>53</v>
       </c>
       <c r="D192" s="4" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E192" s="18">
-        <v>2992.8</v>
-[...2 lines deleted...]
-    <row r="193" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>3948</v>
+      </c>
+    </row>
+    <row r="193" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B193" s="4">
         <v>185</v>
       </c>
       <c r="C193" s="5" t="s">
-        <v>34</v>
+        <v>177</v>
       </c>
       <c r="D193" s="4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E193" s="18">
-        <v>2987.8100000000004</v>
-[...2 lines deleted...]
-    <row r="194" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>5160</v>
+      </c>
+    </row>
+    <row r="194" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B194" s="4">
         <v>186</v>
       </c>
       <c r="C194" s="5" t="s">
-        <v>212</v>
+        <v>81</v>
       </c>
       <c r="D194" s="4" t="s">
-        <v>213</v>
+        <v>9</v>
       </c>
       <c r="E194" s="18">
-        <v>2270</v>
-[...2 lines deleted...]
-    <row r="195" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>2012.4</v>
+      </c>
+    </row>
+    <row r="195" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B195" s="4">
         <v>187</v>
       </c>
       <c r="C195" s="5" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="D195" s="4" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="196" spans="2:5" ht="15.75" x14ac:dyDescent="0.2">
+        <v>9</v>
+      </c>
+      <c r="E195" s="18">
+        <v>2233.7600000000002</v>
+      </c>
+    </row>
+    <row r="196" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B196" s="4">
         <v>188</v>
       </c>
       <c r="C196" s="5" t="s">
-        <v>178</v>
+        <v>93</v>
       </c>
       <c r="D196" s="4" t="s">
-        <v>13</v>
-[...49 lines deleted...]
-        <v>154</v>
+        <v>5</v>
+      </c>
+      <c r="E196" s="18">
+        <v>4307.51</v>
+      </c>
+    </row>
+    <row r="198" spans="2:5" x14ac:dyDescent="0.15">
+      <c r="B198" s="7" t="s">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="8aWB5ZledQK6DIE/H9Akeg6e0+94PsM0HIlaXVb1qg0Jck7t7ObLtoK4dEOCihJS5YVUxKiy9CVPZo6oNFEsBA==" saltValue="EjkMGl+zSrTPAOZXWesTJg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
-  <autoFilter ref="B8:F199" xr:uid="{0B0677F2-E3A2-4EE3-B84B-2BBA6F57EF71}"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="vQw5fjU/AupK0h+qSMlF2RyvteVw1IYHtNwR+GC95kexmATWCxHJc1+sZPWrL8/ZwsyDKueB8wfqQwu5N2kGEw==" saltValue="lLAF3aswBqrFAGPViuDt5w==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
+  <autoFilter ref="B8:F196" xr:uid="{0B0677F2-E3A2-4EE3-B84B-2BBA6F57EF71}"/>
   <mergeCells count="2">
     <mergeCell ref="C5:E6"/>
     <mergeCell ref="C2:E2"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>