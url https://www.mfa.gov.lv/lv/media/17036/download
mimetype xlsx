--- v8 (2026-06-19)
+++ v9 (2026-08-03)
@@ -5,81 +5,81 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ik162\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A7890430-AC69-4EDF-9F26-0AE92220F188}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{27285856-6439-4F54-ACDC-299D7D87B424}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{E0684BFE-0171-46B9-8A58-D9BE57A564AC}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$B$8:$F$196</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$B$5:$E$196</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$B$8:$F$191</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$B$5:$E$191</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="383" uniqueCount="221">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="373" uniqueCount="216">
   <si>
     <t>jurists</t>
   </si>
   <si>
     <t>trešais sekretārs</t>
   </si>
   <si>
     <t>padomnieks</t>
   </si>
   <si>
     <t>pirmais sekretārs</t>
   </si>
   <si>
     <t>vecākais referents</t>
   </si>
   <si>
     <t>ārkārtējais un pilnvarotais vēstnieks</t>
   </si>
   <si>
     <t>valsts sekretārs</t>
   </si>
   <si>
     <t>Andžejs Viļumsons</t>
   </si>
   <si>
@@ -103,53 +103,50 @@
   <si>
     <t>Ingrīda Levrence</t>
   </si>
   <si>
     <t>direkcijas vadītājs</t>
   </si>
   <si>
     <t>speciālo uzdevumu vēstnieks</t>
   </si>
   <si>
     <t>valsts sekretāra vietnieks - politiskais direktors</t>
   </si>
   <si>
     <t>Ivars Lasis</t>
   </si>
   <si>
     <t>Agnese Kalniņa</t>
   </si>
   <si>
     <t>Dāvis Baiža</t>
   </si>
   <si>
     <t>Agnese Saliņa</t>
   </si>
   <si>
-    <t>Gundega Riekstiņa</t>
-[...1 lines deleted...]
-  <si>
     <t>juriskonsults</t>
   </si>
   <si>
     <t>Normunds Staris</t>
   </si>
   <si>
     <t>Artis Zaļūksnis</t>
   </si>
   <si>
     <t>Katrīna  Leitāne</t>
   </si>
   <si>
     <t>Kristīna Viļkovska</t>
   </si>
   <si>
     <t>Gints Serafinovičs</t>
   </si>
   <si>
     <t>Alvis Pabērzs</t>
   </si>
   <si>
     <t>Artūrs Ivanovs</t>
   </si>
   <si>
     <t>Harijs Batrags</t>
@@ -163,53 +160,50 @@
   <si>
     <t>Dace Veidmane-Pundure</t>
   </si>
   <si>
     <t>Ieva Sīle</t>
   </si>
   <si>
     <t>Jogita Brante</t>
   </si>
   <si>
     <t>Ināra Millere</t>
   </si>
   <si>
     <t>Evija Buča</t>
   </si>
   <si>
     <t>Elīza Lipiņa</t>
   </si>
   <si>
     <t>Linda Dreija-Sīle</t>
   </si>
   <si>
     <t>Ieva Krieviņa</t>
   </si>
   <si>
-    <t>Inga Stūrīte</t>
-[...1 lines deleted...]
-  <si>
     <t>Ilze Vītuma</t>
   </si>
   <si>
     <t>Evija Johansone</t>
   </si>
   <si>
     <t>Gundega Grobiņa</t>
   </si>
   <si>
     <t>Zane Vilde</t>
   </si>
   <si>
     <t>Niklāvs Neimanis</t>
   </si>
   <si>
     <t>Sarma Vekšina</t>
   </si>
   <si>
     <t>Nauris Rumpe</t>
   </si>
   <si>
     <t>valsts sekretāra vietnieks - administratīvais direktors</t>
   </si>
   <si>
     <t>Māris Selga</t>
@@ -301,53 +295,50 @@
   <si>
     <t>Ilvija Birkhāne</t>
   </si>
   <si>
     <t>Zane Rozenberga</t>
   </si>
   <si>
     <t>Elīna Zīlīte-Peniķe</t>
   </si>
   <si>
     <t>Edīte Medne</t>
   </si>
   <si>
     <t>Ieva Briede</t>
   </si>
   <si>
     <t>Jurijs Pogrebņaks</t>
   </si>
   <si>
     <t>Juris Štālmeistars</t>
   </si>
   <si>
     <t>Elīna Grintāle</t>
   </si>
   <si>
-    <t>Juris Bone</t>
-[...1 lines deleted...]
-  <si>
     <t>Ieva Bīlmane</t>
   </si>
   <si>
     <t>Guna Āboltiņa</t>
   </si>
   <si>
     <t>Mārtiņš Legzdiņš</t>
   </si>
   <si>
     <t>Elita Gavele</t>
   </si>
   <si>
     <t>Zigmārs Zilgalvis</t>
   </si>
   <si>
     <t>Jānis Bērziņš</t>
   </si>
   <si>
     <t>Solveiga Silkalna</t>
   </si>
   <si>
     <t>Edgars Bondars</t>
   </si>
   <si>
     <t>Māris Riekstiņš</t>
@@ -520,53 +511,50 @@
   <si>
     <t>* atalgojums ietver mēnešalgu, piemaksas, prēmijas un naudas balvas</t>
   </si>
   <si>
     <t>Informācja publicēta saskaņā ar Valsts pārvaldes iekārtas likuma 92. panta otro daļu</t>
   </si>
   <si>
     <t>Amats</t>
   </si>
   <si>
     <t>Nr.p.k.</t>
   </si>
   <si>
     <t>Maija Bilsēna</t>
   </si>
   <si>
     <t>Sintija Ķikste</t>
   </si>
   <si>
     <t>Sanita Voloha</t>
   </si>
   <si>
     <t>Sanda Sīlīte-Galiņa</t>
   </si>
   <si>
-    <t>Ansis Hercogs</t>
-[...1 lines deleted...]
-  <si>
     <t>Vineta Freimane</t>
   </si>
   <si>
     <t>Ieva Birziņa</t>
   </si>
   <si>
     <t>Edgars Cerkovs</t>
   </si>
   <si>
     <t>departamenta direktora vietnieks-nodaļas vadītājs</t>
   </si>
   <si>
     <t>Raimonds Jansons</t>
   </si>
   <si>
     <t>Laura Fučedži</t>
   </si>
   <si>
     <t>Edgars Kiukucāns</t>
   </si>
   <si>
     <t>sekretariāta direktors</t>
   </si>
   <si>
     <t>Anastasija Džanhoteli</t>
@@ -682,66 +670,63 @@
   <si>
     <t>Svetlana Romanovska</t>
   </si>
   <si>
     <t>Kristīne  Puriņa</t>
   </si>
   <si>
     <t>Kristīne Rogule</t>
   </si>
   <si>
     <t>Vita Studente</t>
   </si>
   <si>
     <t>vecākais jurists</t>
   </si>
   <si>
     <t>Vineta Gasūna</t>
   </si>
   <si>
     <t>Baiba Melentjeva</t>
   </si>
   <si>
     <t>Ance Kaķe</t>
   </si>
   <si>
-    <t>Anete Biķe</t>
-[...4 lines deleted...]
-  <si>
     <t>Alise Egija Bezručko</t>
   </si>
   <si>
     <t>Anda Poro</t>
   </si>
   <si>
     <t>Kristīne Lauritsa</t>
   </si>
   <si>
-    <t>Amatpersonām, kuras ir pilnvarotas pieņemt vai sagatavot pārvaldes lēmumus, aprēķinātais atalgojums 2026.gada maija mēnesī</t>
+    <t>Amatpersonām, kuras ir pilnvarotas pieņemt vai sagatavot pārvaldes lēmumus, aprēķinātais atalgojums 2026.gada jūnija mēnesī</t>
+  </si>
+  <si>
+    <t>Paula Vociša</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color indexed="11"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
@@ -767,153 +752,142 @@
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="1"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -1198,54 +1172,54 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B0677F2-E3A2-4EE3-B84B-2BBA6F57EF71}">
-  <dimension ref="B2:H198"/>
+  <dimension ref="B2:H193"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="C182" sqref="C182"/>
+      <selection activeCell="C5" sqref="C5:E6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="9.33203125" style="1"/>
     <col min="3" max="3" width="31.83203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="62.6640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="29.1640625" style="1" customWidth="1"/>
     <col min="6" max="196" width="9.33203125" style="1"/>
     <col min="197" max="197" width="41.33203125" style="1" customWidth="1"/>
     <col min="198" max="199" width="30.5" style="1" customWidth="1"/>
     <col min="200" max="452" width="9.33203125" style="1"/>
     <col min="453" max="453" width="41.33203125" style="1" customWidth="1"/>
     <col min="454" max="455" width="30.5" style="1" customWidth="1"/>
     <col min="456" max="708" width="9.33203125" style="1"/>
     <col min="709" max="709" width="41.33203125" style="1" customWidth="1"/>
     <col min="710" max="711" width="30.5" style="1" customWidth="1"/>
     <col min="712" max="964" width="9.33203125" style="1"/>
     <col min="965" max="965" width="41.33203125" style="1" customWidth="1"/>
     <col min="966" max="967" width="30.5" style="1" customWidth="1"/>
     <col min="968" max="1220" width="9.33203125" style="1"/>
     <col min="1221" max="1221" width="41.33203125" style="1" customWidth="1"/>
     <col min="1222" max="1223" width="30.5" style="1" customWidth="1"/>
     <col min="1224" max="1476" width="9.33203125" style="1"/>
     <col min="1477" max="1477" width="41.33203125" style="1" customWidth="1"/>
@@ -1403,2761 +1377,2687 @@
     <col min="14280" max="14532" width="9.33203125" style="1"/>
     <col min="14533" max="14533" width="41.33203125" style="1" customWidth="1"/>
     <col min="14534" max="14535" width="30.5" style="1" customWidth="1"/>
     <col min="14536" max="14788" width="9.33203125" style="1"/>
     <col min="14789" max="14789" width="41.33203125" style="1" customWidth="1"/>
     <col min="14790" max="14791" width="30.5" style="1" customWidth="1"/>
     <col min="14792" max="15044" width="9.33203125" style="1"/>
     <col min="15045" max="15045" width="41.33203125" style="1" customWidth="1"/>
     <col min="15046" max="15047" width="30.5" style="1" customWidth="1"/>
     <col min="15048" max="15300" width="9.33203125" style="1"/>
     <col min="15301" max="15301" width="41.33203125" style="1" customWidth="1"/>
     <col min="15302" max="15303" width="30.5" style="1" customWidth="1"/>
     <col min="15304" max="15556" width="9.33203125" style="1"/>
     <col min="15557" max="15557" width="41.33203125" style="1" customWidth="1"/>
     <col min="15558" max="15559" width="30.5" style="1" customWidth="1"/>
     <col min="15560" max="15812" width="9.33203125" style="1"/>
     <col min="15813" max="15813" width="41.33203125" style="1" customWidth="1"/>
     <col min="15814" max="15815" width="30.5" style="1" customWidth="1"/>
     <col min="15816" max="16068" width="9.33203125" style="1"/>
     <col min="16069" max="16069" width="41.33203125" style="1" customWidth="1"/>
     <col min="16070" max="16071" width="30.5" style="1" customWidth="1"/>
     <col min="16072" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:5" x14ac:dyDescent="0.15">
-      <c r="C2" s="22" t="s">
-[...3 lines deleted...]
-      <c r="E2" s="22"/>
+      <c r="C2" s="17" t="s">
+        <v>151</v>
+      </c>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
     </row>
     <row r="3" spans="2:5" x14ac:dyDescent="0.2">
       <c r="E3" s="2"/>
     </row>
     <row r="4" spans="2:5" x14ac:dyDescent="0.2">
       <c r="E4" s="2"/>
     </row>
     <row r="5" spans="2:5" x14ac:dyDescent="0.15">
-      <c r="C5" s="21" t="s">
-[...3 lines deleted...]
-      <c r="E5" s="21"/>
+      <c r="C5" s="16" t="s">
+        <v>214</v>
+      </c>
+      <c r="D5" s="16"/>
+      <c r="E5" s="16"/>
     </row>
     <row r="6" spans="2:5" x14ac:dyDescent="0.15">
-      <c r="C6" s="21"/>
-[...1 lines deleted...]
-      <c r="E6" s="21"/>
+      <c r="C6" s="16"/>
+      <c r="D6" s="16"/>
+      <c r="E6" s="16"/>
     </row>
     <row r="8" spans="2:5" ht="31.5" x14ac:dyDescent="0.15">
       <c r="B8" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="9" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B9" s="8">
+        <v>1</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="D9" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="14">
+        <v>3015.0499999999997</v>
+      </c>
+    </row>
+    <row r="10" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B10" s="8">
+        <v>2</v>
+      </c>
+      <c r="C10" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="D10" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="E10" s="14">
+        <v>1937.52</v>
+      </c>
+    </row>
+    <row r="11" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B11" s="8">
+        <v>3</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="E11" s="14">
+        <v>5089</v>
+      </c>
+    </row>
+    <row r="12" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B12" s="8">
+        <v>4</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="14">
+        <v>3706.18</v>
+      </c>
+    </row>
+    <row r="13" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B13" s="8">
+        <v>5</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="D13" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E13" s="14">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="14" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B14" s="8">
+        <v>6</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="D14" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E14" s="14">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="15" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B15" s="8">
+        <v>7</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E15" s="14">
+        <v>2003.3700000000001</v>
+      </c>
+    </row>
+    <row r="16" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B16" s="8">
+        <v>8</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E16" s="14">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="17" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B17" s="8">
+        <v>9</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E17" s="14">
+        <v>4352.26</v>
+      </c>
+    </row>
+    <row r="18" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B18" s="8">
+        <v>10</v>
+      </c>
+      <c r="C18" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E18" s="14">
+        <v>1900.53</v>
+      </c>
+    </row>
+    <row r="19" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B19" s="8">
+        <v>11</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="14">
+        <v>3349.1400000000003</v>
+      </c>
+    </row>
+    <row r="20" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B20" s="8">
+        <v>12</v>
+      </c>
+      <c r="C20" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="D20" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E20" s="14">
+        <v>1924.6999999999998</v>
+      </c>
+    </row>
+    <row r="21" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B21" s="8">
+        <v>13</v>
+      </c>
+      <c r="C21" s="10" t="s">
+        <v>210</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E21" s="14">
+        <v>1834.8600000000001</v>
+      </c>
+    </row>
+    <row r="22" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B22" s="8">
+        <v>14</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="D22" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="14">
+        <v>2083.52</v>
+      </c>
+    </row>
+    <row r="23" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B23" s="8">
+        <v>15</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="E23" s="14">
+        <v>2557.7800000000002</v>
+      </c>
+    </row>
+    <row r="24" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B24" s="8">
+        <v>16</v>
+      </c>
+      <c r="C24" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="D24" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" s="14">
+        <v>3118.75</v>
+      </c>
+    </row>
+    <row r="25" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B25" s="8">
+        <v>17</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" s="14">
+        <v>2040.86</v>
+      </c>
+    </row>
+    <row r="26" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B26" s="8">
+        <v>18</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="D26" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E26" s="14">
+        <v>2555.2699999999995</v>
+      </c>
+    </row>
+    <row r="27" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B27" s="8">
+        <v>19</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="D27" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E27" s="14">
+        <v>1856.1599999999999</v>
+      </c>
+    </row>
+    <row r="28" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B28" s="8">
+        <v>20</v>
+      </c>
+      <c r="C28" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="D28" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E28" s="14">
+        <v>4358.2900000000009</v>
+      </c>
+    </row>
+    <row r="29" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B29" s="8">
+        <v>21</v>
+      </c>
+      <c r="C29" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="D29" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E29" s="14">
+        <v>7586.04</v>
+      </c>
+    </row>
+    <row r="30" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B30" s="8">
+        <v>22</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="D30" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E30" s="14">
+        <v>9101.6200000000008</v>
+      </c>
+    </row>
+    <row r="31" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B31" s="8">
+        <v>23</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="E31" s="14">
+        <v>6474</v>
+      </c>
+    </row>
+    <row r="32" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B32" s="8">
+        <v>24</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="D32" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E32" s="14">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="33" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B33" s="8">
+        <v>25</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="D33" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E33" s="14">
+        <v>2352</v>
+      </c>
+    </row>
+    <row r="34" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B34" s="8">
+        <v>26</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D34" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E34" s="14">
+        <v>2418.4499999999998</v>
+      </c>
+    </row>
+    <row r="35" spans="2:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B35" s="8">
+        <v>27</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="D35" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" s="14">
+        <v>2996.4</v>
+      </c>
+    </row>
+    <row r="36" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B36" s="8">
+        <v>28</v>
+      </c>
+      <c r="C36" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="D36" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E36" s="14">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="37" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B37" s="8">
+        <v>29</v>
+      </c>
+      <c r="C37" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="D37" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E37" s="14">
+        <v>4346.38</v>
+      </c>
+    </row>
+    <row r="38" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B38" s="8">
+        <v>30</v>
+      </c>
+      <c r="C38" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="D38" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E38" s="14">
+        <v>1817.3400000000001</v>
+      </c>
+    </row>
+    <row r="39" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B39" s="8">
+        <v>31</v>
+      </c>
+      <c r="C39" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="D39" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E39" s="14">
+        <v>4344.92</v>
+      </c>
+    </row>
+    <row r="40" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B40" s="8">
+        <v>32</v>
+      </c>
+      <c r="C40" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="D40" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E40" s="14">
+        <v>5863.95</v>
+      </c>
+    </row>
+    <row r="41" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B41" s="8">
+        <v>33</v>
+      </c>
+      <c r="C41" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D41" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E41" s="14">
+        <v>2854.2</v>
+      </c>
+    </row>
+    <row r="42" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B42" s="8">
+        <v>34</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="D42" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E42" s="14">
+        <v>4988.17</v>
+      </c>
+    </row>
+    <row r="43" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B43" s="8">
+        <v>35</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D43" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="14">
+        <v>3984.81</v>
+      </c>
+    </row>
+    <row r="44" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B44" s="8">
+        <v>36</v>
+      </c>
+      <c r="C44" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="D44" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E44" s="14">
+        <v>8224.9599999999991</v>
+      </c>
+    </row>
+    <row r="45" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B45" s="8">
+        <v>37</v>
+      </c>
+      <c r="C45" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="D45" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E45" s="14">
+        <v>4079.86</v>
+      </c>
+    </row>
+    <row r="46" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B46" s="8">
+        <v>38</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="D46" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E46" s="14">
+        <v>1783.08</v>
+      </c>
+    </row>
+    <row r="47" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B47" s="8">
+        <v>39</v>
+      </c>
+      <c r="C47" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="D47" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E47" s="14">
+        <v>4352.37</v>
+      </c>
+    </row>
+    <row r="48" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B48" s="8">
+        <v>40</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="D48" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E48" s="14">
+        <v>2065.0500000000002</v>
+      </c>
+    </row>
+    <row r="49" spans="2:5" ht="15.75" x14ac:dyDescent="0.15">
+      <c r="B49" s="8">
+        <v>41</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="D49" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="E49" s="15">
+        <v>5051.6899999999996</v>
+      </c>
+    </row>
+    <row r="50" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B50" s="8">
+        <v>42</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="D50" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E50" s="14">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="51" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B51" s="8">
+        <v>43</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="D51" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E51" s="14">
+        <v>5438.18</v>
+      </c>
+    </row>
+    <row r="52" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B52" s="8">
+        <v>44</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="D52" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E52" s="14">
+        <v>2297.4899999999998</v>
+      </c>
+    </row>
+    <row r="53" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B53" s="8">
+        <v>45</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="D53" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E53" s="14">
+        <v>2453.2700000000004</v>
+      </c>
+    </row>
+    <row r="54" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B54" s="8">
+        <v>46</v>
+      </c>
+      <c r="C54" s="8" t="s">
+        <v>201</v>
+      </c>
+      <c r="D54" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="14">
+        <v>5329.15</v>
+      </c>
+    </row>
+    <row r="55" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B55" s="8">
+        <v>47</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="D55" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E55" s="14">
+        <v>4353.82</v>
+      </c>
+    </row>
+    <row r="56" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B56" s="8">
+        <v>48</v>
+      </c>
+      <c r="C56" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="D56" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E56" s="14">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="57" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B57" s="8">
+        <v>49</v>
+      </c>
+      <c r="C57" s="8" t="s">
+        <v>187</v>
+      </c>
+      <c r="D57" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E57" s="14">
+        <v>1711.68</v>
+      </c>
+    </row>
+    <row r="58" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B58" s="8">
+        <v>50</v>
+      </c>
+      <c r="C58" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="D58" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" s="14">
+        <v>3057.8199999999997</v>
+      </c>
+    </row>
+    <row r="59" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B59" s="8">
+        <v>51</v>
+      </c>
+      <c r="C59" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="D59" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E59" s="14">
+        <v>2596.9699999999998</v>
+      </c>
+    </row>
+    <row r="60" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B60" s="8">
+        <v>52</v>
+      </c>
+      <c r="C60" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="D60" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E60" s="14">
+        <v>1740.96</v>
+      </c>
+    </row>
+    <row r="61" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B61" s="8">
+        <v>53</v>
+      </c>
+      <c r="C61" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E61" s="14">
+        <v>2491.1800000000003</v>
+      </c>
+    </row>
+    <row r="62" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B62" s="8">
+        <v>54</v>
+      </c>
+      <c r="C62" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D62" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E62" s="14">
+        <v>3395.71</v>
+      </c>
+    </row>
+    <row r="63" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B63" s="8">
+        <v>55</v>
+      </c>
+      <c r="C63" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="D63" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E63" s="14">
+        <v>2619.5</v>
+      </c>
+    </row>
+    <row r="64" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B64" s="8">
+        <v>56</v>
+      </c>
+      <c r="C64" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="D64" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="E64" s="14">
+        <v>1931.1799999999998</v>
+      </c>
+    </row>
+    <row r="65" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B65" s="8">
+        <v>57</v>
+      </c>
+      <c r="C65" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="D65" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="E65" s="14">
+        <v>2483.37</v>
+      </c>
+    </row>
+    <row r="66" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B66" s="8">
+        <v>58</v>
+      </c>
+      <c r="C66" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="D66" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" s="14">
+        <v>2992.8</v>
+      </c>
+    </row>
+    <row r="67" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B67" s="8">
+        <v>59</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D67" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E67" s="14">
+        <v>5145.68</v>
+      </c>
+    </row>
+    <row r="68" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B68" s="8">
+        <v>60</v>
+      </c>
+      <c r="C68" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="D68" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E68" s="14">
+        <v>1895.3999999999999</v>
+      </c>
+    </row>
+    <row r="69" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B69" s="8">
+        <v>61</v>
+      </c>
+      <c r="C69" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="D69" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E69" s="14">
+        <v>3646.37</v>
+      </c>
+    </row>
+    <row r="70" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B70" s="8">
+        <v>62</v>
+      </c>
+      <c r="C70" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D70" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E70" s="14">
+        <v>2287.92</v>
+      </c>
+    </row>
+    <row r="71" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B71" s="8">
+        <v>63</v>
+      </c>
+      <c r="C71" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="D71" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E71" s="14">
+        <v>5230.1200000000008</v>
+      </c>
+    </row>
+    <row r="72" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B72" s="8">
+        <v>64</v>
+      </c>
+      <c r="C72" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D72" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E72" s="14">
+        <v>3468.3900000000003</v>
+      </c>
+    </row>
+    <row r="73" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B73" s="8">
+        <v>65</v>
+      </c>
+      <c r="C73" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="D73" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="E73" s="14">
+        <v>2614.54</v>
+      </c>
+    </row>
+    <row r="74" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B74" s="8">
+        <v>66</v>
+      </c>
+      <c r="C74" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="D74" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E74" s="14">
+        <v>2036.15</v>
+      </c>
+    </row>
+    <row r="75" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B75" s="8">
+        <v>67</v>
+      </c>
+      <c r="C75" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="D75" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" s="14">
+        <v>3192.32</v>
+      </c>
+    </row>
+    <row r="76" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B76" s="8">
+        <v>68</v>
+      </c>
+      <c r="C76" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="D76" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E76" s="14">
+        <v>4354.57</v>
+      </c>
+    </row>
+    <row r="77" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B77" s="8">
+        <v>69</v>
+      </c>
+      <c r="C77" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="D77" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E77" s="14">
+        <v>1342.3899999999999</v>
+      </c>
+    </row>
+    <row r="78" spans="2:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B78" s="8">
+        <v>70</v>
+      </c>
+      <c r="C78" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D78" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E78" s="14">
+        <v>2475.83</v>
+      </c>
+    </row>
+    <row r="79" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B79" s="8">
+        <v>71</v>
+      </c>
+      <c r="C79" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="D79" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E79" s="14">
+        <v>3446.12</v>
+      </c>
+    </row>
+    <row r="80" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B80" s="8">
+        <v>72</v>
+      </c>
+      <c r="C80" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="D80" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E80" s="14">
+        <v>2342.2800000000002</v>
+      </c>
+    </row>
+    <row r="81" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B81" s="8">
+        <v>73</v>
+      </c>
+      <c r="C81" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="D81" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="E81" s="14">
+        <v>4597.08</v>
+      </c>
+    </row>
+    <row r="82" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B82" s="8">
+        <v>74</v>
+      </c>
+      <c r="C82" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="D82" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E82" s="14">
+        <v>2351.06</v>
+      </c>
+    </row>
+    <row r="83" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B83" s="8">
+        <v>75</v>
+      </c>
+      <c r="C83" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="D83" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" s="14">
+        <v>3042.6800000000003</v>
+      </c>
+    </row>
+    <row r="84" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B84" s="8">
+        <v>76</v>
+      </c>
+      <c r="C84" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="D84" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E84" s="14">
+        <v>3086.04</v>
+      </c>
+    </row>
+    <row r="85" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B85" s="8">
+        <v>77</v>
+      </c>
+      <c r="C85" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="D85" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E85" s="14">
+        <v>977.05</v>
+      </c>
+    </row>
+    <row r="86" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B86" s="8">
+        <v>78</v>
+      </c>
+      <c r="C86" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="D86" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E86" s="14">
+        <v>4623.58</v>
+      </c>
+    </row>
+    <row r="87" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B87" s="8">
+        <v>79</v>
+      </c>
+      <c r="C87" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D87" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E87" s="14">
+        <v>2306.89</v>
+      </c>
+    </row>
+    <row r="88" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B88" s="8">
+        <v>80</v>
+      </c>
+      <c r="C88" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="D88" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E88" s="14">
+        <v>3166.55</v>
+      </c>
+    </row>
+    <row r="89" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B89" s="8">
+        <v>81</v>
+      </c>
+      <c r="C89" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D89" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E89" s="14">
+        <v>2960.13</v>
+      </c>
+    </row>
+    <row r="90" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B90" s="8">
+        <v>82</v>
+      </c>
+      <c r="C90" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="D90" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E90" s="14">
+        <v>1761.2999999999997</v>
+      </c>
+    </row>
+    <row r="91" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B91" s="8">
+        <v>83</v>
+      </c>
+      <c r="C91" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="D91" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E91" s="14">
+        <v>1432.38</v>
+      </c>
+    </row>
+    <row r="92" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B92" s="8">
+        <v>84</v>
+      </c>
+      <c r="C92" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="D92" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E92" s="14">
+        <v>2263.9499999999998</v>
+      </c>
+    </row>
+    <row r="93" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B93" s="8">
+        <v>85</v>
+      </c>
+      <c r="C93" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D93" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E93" s="14">
+        <v>1942.6100000000001</v>
+      </c>
+    </row>
+    <row r="94" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B94" s="8">
+        <v>86</v>
+      </c>
+      <c r="C94" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="D94" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="E94" s="14">
+        <v>3379.75</v>
+      </c>
+    </row>
+    <row r="95" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B95" s="8">
+        <v>87</v>
+      </c>
+      <c r="C95" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="D95" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E95" s="14">
+        <v>4195.82</v>
+      </c>
+    </row>
+    <row r="96" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B96" s="8">
+        <v>88</v>
+      </c>
+      <c r="C96" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="D96" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E96" s="14">
+        <v>2617.87</v>
+      </c>
+    </row>
+    <row r="97" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B97" s="8">
+        <v>89</v>
+      </c>
+      <c r="C97" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="D97" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="E97" s="14">
+        <v>3179.29</v>
+      </c>
+    </row>
+    <row r="98" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B98" s="8">
+        <v>90</v>
+      </c>
+      <c r="C98" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D98" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E98" s="14">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="99" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B99" s="8">
+        <v>91</v>
+      </c>
+      <c r="C99" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="D99" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E99" s="14">
+        <v>2086.35</v>
+      </c>
+    </row>
+    <row r="100" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B100" s="8">
+        <v>92</v>
+      </c>
+      <c r="C100" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D100" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E100" s="14">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="101" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B101" s="8">
+        <v>93</v>
+      </c>
+      <c r="C101" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D101" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="E101" s="14">
+        <v>7277.08</v>
+      </c>
+    </row>
+    <row r="102" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B102" s="8">
+        <v>94</v>
+      </c>
+      <c r="C102" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="D102" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E102" s="14">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="103" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B103" s="8">
+        <v>95</v>
+      </c>
+      <c r="C103" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="D103" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="E103" s="14">
+        <v>1960.9499999999998</v>
+      </c>
+    </row>
+    <row r="104" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B104" s="8">
+        <v>96</v>
+      </c>
+      <c r="C104" s="9" t="s">
+        <v>147</v>
+      </c>
+      <c r="D104" s="9" t="s">
+        <v>146</v>
+      </c>
+      <c r="E104" s="14">
+        <v>5196.6400000000003</v>
+      </c>
+    </row>
+    <row r="105" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B105" s="8">
+        <v>97</v>
+      </c>
+      <c r="C105" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="D105" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E105" s="14">
+        <v>8023.6</v>
+      </c>
+    </row>
+    <row r="106" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B106" s="8">
+        <v>98</v>
+      </c>
+      <c r="C106" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="D106" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E106" s="14">
+        <v>2005.45</v>
+      </c>
+    </row>
+    <row r="107" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B107" s="8">
+        <v>99</v>
+      </c>
+      <c r="C107" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D107" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E107" s="14">
+        <v>3319.37</v>
+      </c>
+    </row>
+    <row r="108" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B108" s="8">
+        <v>100</v>
+      </c>
+      <c r="C108" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="D108" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E108" s="14">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="109" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B109" s="8">
+        <v>101</v>
+      </c>
+      <c r="C109" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D109" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E109" s="14">
+        <v>2095.83</v>
+      </c>
+    </row>
+    <row r="110" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B110" s="8">
+        <v>102</v>
+      </c>
+      <c r="C110" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="D110" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E110" s="14">
+        <v>2618.62</v>
+      </c>
+    </row>
+    <row r="111" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B111" s="8">
+        <v>103</v>
+      </c>
+      <c r="C111" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="D111" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E111" s="14">
+        <v>4355.13</v>
+      </c>
+    </row>
+    <row r="112" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B112" s="8">
+        <v>104</v>
+      </c>
+      <c r="C112" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="D112" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E112" s="14">
+        <v>4550</v>
+      </c>
+    </row>
+    <row r="113" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B113" s="8">
+        <v>105</v>
+      </c>
+      <c r="C113" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="D113" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="E113" s="14">
+        <v>2497.15</v>
+      </c>
+    </row>
+    <row r="114" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B114" s="8">
+        <v>106</v>
+      </c>
+      <c r="C114" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="D114" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E114" s="14">
+        <v>2006.66</v>
+      </c>
+    </row>
+    <row r="115" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B115" s="8">
+        <v>107</v>
+      </c>
+      <c r="C115" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="D115" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E115" s="14">
+        <v>2322.23</v>
+      </c>
+    </row>
+    <row r="116" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B116" s="8">
+        <v>108</v>
+      </c>
+      <c r="C116" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="D116" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E116" s="14">
+        <v>4344.0199999999995</v>
+      </c>
+    </row>
+    <row r="117" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B117" s="8">
+        <v>109</v>
+      </c>
+      <c r="C117" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="D117" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E117" s="14">
+        <v>2066.67</v>
+      </c>
+    </row>
+    <row r="118" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B118" s="8">
+        <v>110</v>
+      </c>
+      <c r="C118" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="D118" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E118" s="14">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="119" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B119" s="8">
+        <v>111</v>
+      </c>
+      <c r="C119" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="D119" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="E119" s="14">
+        <v>3402.24</v>
+      </c>
+    </row>
+    <row r="120" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B120" s="8">
+        <v>112</v>
+      </c>
+      <c r="C120" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="D120" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E120" s="14">
+        <v>2474.3000000000002</v>
+      </c>
+    </row>
+    <row r="121" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B121" s="8">
+        <v>113</v>
+      </c>
+      <c r="C121" s="10" t="s">
+        <v>213</v>
+      </c>
+      <c r="D121" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E121" s="14">
+        <v>4358.9799999999996</v>
+      </c>
+      <c r="F121" s="12"/>
+      <c r="G121" s="12"/>
+      <c r="H121" s="3"/>
+    </row>
+    <row r="122" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B122" s="8">
+        <v>114</v>
+      </c>
+      <c r="C122" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="D122" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E122" s="14">
+        <v>1891.54</v>
+      </c>
+    </row>
+    <row r="123" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B123" s="8">
+        <v>115</v>
+      </c>
+      <c r="C123" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="D123" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E123" s="14">
+        <v>5622.63</v>
+      </c>
+    </row>
+    <row r="124" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B124" s="8">
+        <v>116</v>
+      </c>
+      <c r="C124" s="10" t="s">
+        <v>163</v>
+      </c>
+      <c r="D124" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="E124" s="14">
+        <v>1761.7600000000002</v>
+      </c>
+    </row>
+    <row r="125" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B125" s="8">
+        <v>117</v>
+      </c>
+      <c r="C125" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="D125" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E125" s="14">
+        <v>4506</v>
+      </c>
+    </row>
+    <row r="126" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B126" s="8">
+        <v>118</v>
+      </c>
+      <c r="C126" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="D126" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E126" s="14">
+        <v>1746.37</v>
+      </c>
+    </row>
+    <row r="127" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B127" s="8">
+        <v>119</v>
+      </c>
+      <c r="C127" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="D127" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E127" s="14">
+        <v>1684.8</v>
+      </c>
+    </row>
+    <row r="128" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B128" s="8">
+        <v>120</v>
+      </c>
+      <c r="C128" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="D128" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E128" s="14">
+        <v>1983.7199999999998</v>
+      </c>
+    </row>
+    <row r="129" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B129" s="8">
+        <v>121</v>
+      </c>
+      <c r="C129" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D129" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E129" s="14">
+        <v>2056.2399999999998</v>
+      </c>
+    </row>
+    <row r="130" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B130" s="8">
+        <v>122</v>
+      </c>
+      <c r="C130" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D130" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E130" s="14">
+        <v>2037.0800000000002</v>
+      </c>
+    </row>
+    <row r="131" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B131" s="8">
+        <v>123</v>
+      </c>
+      <c r="C131" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="D131" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E131" s="14">
+        <v>3139.27</v>
+      </c>
+    </row>
+    <row r="132" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B132" s="8">
+        <v>124</v>
+      </c>
+      <c r="C132" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="D132" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E132" s="14">
+        <v>1722.4899999999998</v>
+      </c>
+    </row>
+    <row r="133" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B133" s="8">
+        <v>125</v>
+      </c>
+      <c r="C133" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="D133" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E133" s="14">
+        <v>2687.41</v>
+      </c>
+    </row>
+    <row r="134" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B134" s="8">
+        <v>126</v>
+      </c>
+      <c r="C134" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="D134" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E134" s="14">
+        <v>2506.21</v>
+      </c>
+    </row>
+    <row r="135" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B135" s="8">
+        <v>127</v>
+      </c>
+      <c r="C135" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D135" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E135" s="14">
+        <v>2559.36</v>
+      </c>
+    </row>
+    <row r="136" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B136" s="8">
+        <v>128</v>
+      </c>
+      <c r="C136" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="D136" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E136" s="14">
+        <v>2547.2900000000004</v>
+      </c>
+    </row>
+    <row r="137" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B137" s="8">
+        <v>129</v>
+      </c>
+      <c r="C137" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="D137" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E137" s="14">
+        <v>2844.27</v>
+      </c>
+    </row>
+    <row r="138" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B138" s="8">
+        <v>130</v>
+      </c>
+      <c r="C138" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="D138" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="E138" s="14">
+        <v>4360.53</v>
+      </c>
+    </row>
+    <row r="139" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B139" s="8">
+        <v>131</v>
+      </c>
+      <c r="C139" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="D139" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E139" s="14">
+        <v>2150.34</v>
+      </c>
+    </row>
+    <row r="140" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B140" s="8">
+        <v>132</v>
+      </c>
+      <c r="C140" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="D140" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E140" s="14">
+        <v>2980.6</v>
+      </c>
+    </row>
+    <row r="141" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B141" s="8">
+        <v>133</v>
+      </c>
+      <c r="C141" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="D141" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E141" s="14">
+        <v>2664.47</v>
+      </c>
+    </row>
+    <row r="142" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B142" s="8">
+        <v>134</v>
+      </c>
+      <c r="C142" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="D142" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E142" s="14">
+        <v>2347.8000000000002</v>
+      </c>
+    </row>
+    <row r="143" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B143" s="8">
+        <v>135</v>
+      </c>
+      <c r="C143" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="D143" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E143" s="14">
+        <v>4360.8</v>
+      </c>
+    </row>
+    <row r="144" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B144" s="8">
+        <v>136</v>
+      </c>
+      <c r="C144" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="D144" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="E144" s="14">
+        <v>2678.6200000000003</v>
+      </c>
+    </row>
+    <row r="145" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B145" s="8">
+        <v>137</v>
+      </c>
+      <c r="C145" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="D145" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="E145" s="14">
+        <v>7165.5499999999993</v>
+      </c>
+    </row>
+    <row r="146" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B146" s="8">
+        <v>138</v>
+      </c>
+      <c r="C146" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="D146" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E146" s="14">
+        <v>2126.0099999999998</v>
+      </c>
+    </row>
+    <row r="147" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B147" s="8">
+        <v>139</v>
+      </c>
+      <c r="C147" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="D147" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E147" s="14">
+        <v>3022.0200000000004</v>
+      </c>
+    </row>
+    <row r="148" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B148" s="8">
+        <v>140</v>
+      </c>
+      <c r="C148" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="D148" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E148" s="14">
+        <v>2364</v>
+      </c>
+    </row>
+    <row r="149" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B149" s="8">
+        <v>141</v>
+      </c>
+      <c r="C149" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="D149" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E149" s="14">
+        <v>1749.0600000000002</v>
+      </c>
+    </row>
+    <row r="150" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B150" s="8">
+        <v>142</v>
+      </c>
+      <c r="C150" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="D150" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E150" s="14">
+        <v>2380.87</v>
+      </c>
+    </row>
+    <row r="151" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B151" s="8">
+        <v>143</v>
+      </c>
+      <c r="C151" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="D151" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E151" s="14">
+        <v>2129.79</v>
+      </c>
+    </row>
+    <row r="152" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B152" s="8">
+        <v>144</v>
+      </c>
+      <c r="C152" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="D152" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E152" s="14">
+        <v>4346.45</v>
+      </c>
+    </row>
+    <row r="153" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B153" s="8">
+        <v>145</v>
+      </c>
+      <c r="C153" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D153" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E153" s="14">
+        <v>1550.4</v>
+      </c>
+    </row>
+    <row r="154" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B154" s="8">
+        <v>146</v>
+      </c>
+      <c r="C154" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="D154" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="E154" s="14">
+        <v>2517.5</v>
+      </c>
+    </row>
+    <row r="155" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B155" s="8">
+        <v>147</v>
+      </c>
+      <c r="C155" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="D155" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E155" s="14">
+        <v>3062.2200000000003</v>
+      </c>
+    </row>
+    <row r="156" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B156" s="8">
+        <v>148</v>
+      </c>
+      <c r="C156" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="D156" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E156" s="14">
+        <v>2994.6900000000005</v>
+      </c>
+    </row>
+    <row r="157" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B157" s="8">
+        <v>149</v>
+      </c>
+      <c r="C157" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="D157" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E157" s="14">
+        <v>1797.8100000000002</v>
+      </c>
+    </row>
+    <row r="158" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B158" s="8">
+        <v>150</v>
+      </c>
+      <c r="C158" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="D158" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E158" s="14">
+        <v>4578.84</v>
+      </c>
+    </row>
+    <row r="159" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B159" s="8">
+        <v>151</v>
+      </c>
+      <c r="C159" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="D159" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E159" s="14">
+        <v>5435.83</v>
+      </c>
+    </row>
+    <row r="160" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B160" s="8">
+        <v>152</v>
+      </c>
+      <c r="C160" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="D160" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E160" s="14">
+        <v>2062.41</v>
+      </c>
+    </row>
+    <row r="161" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B161" s="8">
+        <v>153</v>
+      </c>
+      <c r="C161" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="D161" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E161" s="14">
+        <v>4442.24</v>
+      </c>
+    </row>
+    <row r="162" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B162" s="8">
+        <v>154</v>
+      </c>
+      <c r="C162" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="D162" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E162" s="14">
+        <v>2312.6</v>
+      </c>
+    </row>
+    <row r="163" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B163" s="8">
+        <v>155</v>
+      </c>
+      <c r="C163" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="D163" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E163" s="14">
+        <v>3134.67</v>
+      </c>
+    </row>
+    <row r="164" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B164" s="8">
         <v>156</v>
       </c>
-      <c r="C8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="16" t="s">
+      <c r="C164" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="D164" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="E164" s="14">
+        <v>1694.93</v>
+      </c>
+    </row>
+    <row r="165" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B165" s="8">
+        <v>157</v>
+      </c>
+      <c r="C165" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="D165" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E165" s="14">
+        <v>4358.66</v>
+      </c>
+    </row>
+    <row r="166" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B166" s="8">
+        <v>158</v>
+      </c>
+      <c r="C166" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="D166" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="E166" s="14">
+        <v>2482.7400000000002</v>
+      </c>
+    </row>
+    <row r="167" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B167" s="8">
+        <v>159</v>
+      </c>
+      <c r="C167" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="D167" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E167" s="14">
+        <v>4512.72</v>
+      </c>
+    </row>
+    <row r="168" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B168" s="8">
+        <v>160</v>
+      </c>
+      <c r="C168" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="D168" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E168" s="14">
+        <v>4354.51</v>
+      </c>
+    </row>
+    <row r="169" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B169" s="8">
+        <v>161</v>
+      </c>
+      <c r="C169" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="D169" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="E169" s="14">
+        <v>4359.92</v>
+      </c>
+    </row>
+    <row r="170" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B170" s="8">
+        <v>162</v>
+      </c>
+      <c r="C170" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="D170" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E170" s="14">
+        <v>3505.35</v>
+      </c>
+    </row>
+    <row r="171" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B171" s="8">
+        <v>163</v>
+      </c>
+      <c r="C171" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="D171" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="E171" s="14">
+        <v>2734.2200000000003</v>
+      </c>
+    </row>
+    <row r="172" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B172" s="8">
+        <v>164</v>
+      </c>
+      <c r="C172" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="D172" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E172" s="14">
+        <v>1773.69</v>
+      </c>
+    </row>
+    <row r="173" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B173" s="8">
+        <v>165</v>
+      </c>
+      <c r="C173" s="8" t="s">
         <v>155</v>
       </c>
-      <c r="E8" s="6" t="s">
-[...4 lines deleted...]
-      <c r="B9" s="4">
+      <c r="D173" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="E173" s="14">
+        <v>3595.38</v>
+      </c>
+    </row>
+    <row r="174" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B174" s="8">
+        <v>166</v>
+      </c>
+      <c r="C174" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="D174" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="C9" s="5" t="s">
-[...10 lines deleted...]
-      <c r="B10" s="4">
+      <c r="E174" s="14">
+        <v>1895.3999999999999</v>
+      </c>
+    </row>
+    <row r="175" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B175" s="8">
+        <v>167</v>
+      </c>
+      <c r="C175" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="D175" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E175" s="14">
+        <v>4358.16</v>
+      </c>
+    </row>
+    <row r="176" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B176" s="8">
+        <v>168</v>
+      </c>
+      <c r="C176" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="D176" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E176" s="14">
+        <v>4357.3600000000006</v>
+      </c>
+    </row>
+    <row r="177" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B177" s="8">
+        <v>169</v>
+      </c>
+      <c r="C177" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="D177" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E177" s="14">
+        <v>2800.67</v>
+      </c>
+    </row>
+    <row r="178" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B178" s="8">
+        <v>170</v>
+      </c>
+      <c r="C178" s="8" t="s">
+        <v>197</v>
+      </c>
+      <c r="D178" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="C10" s="5" t="s">
-[...24 lines deleted...]
-      <c r="B12" s="4">
+      <c r="E178" s="14">
+        <v>2640.09</v>
+      </c>
+    </row>
+    <row r="179" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B179" s="8">
+        <v>171</v>
+      </c>
+      <c r="C179" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="D179" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E179" s="14">
+        <v>3112.86</v>
+      </c>
+    </row>
+    <row r="180" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B180" s="8">
+        <v>172</v>
+      </c>
+      <c r="C180" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="D180" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E180" s="14">
+        <v>3129.17</v>
+      </c>
+    </row>
+    <row r="181" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B181" s="8">
+        <v>173</v>
+      </c>
+      <c r="C181" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="D181" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E181" s="14">
+        <v>2146.56</v>
+      </c>
+    </row>
+    <row r="182" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B182" s="8">
+        <v>174</v>
+      </c>
+      <c r="C182" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="D182" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="C12" s="5" t="s">
-[...66 lines deleted...]
-      <c r="B17" s="4">
+      <c r="E182" s="14">
+        <v>2316.1899999999996</v>
+      </c>
+    </row>
+    <row r="183" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B183" s="8">
+        <v>175</v>
+      </c>
+      <c r="C183" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="D183" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E183" s="14">
+        <v>5426.2000000000007</v>
+      </c>
+    </row>
+    <row r="184" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B184" s="8">
+        <v>176</v>
+      </c>
+      <c r="C184" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="D184" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E184" s="14">
+        <v>2959.85</v>
+      </c>
+    </row>
+    <row r="185" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B185" s="8">
+        <v>177</v>
+      </c>
+      <c r="C185" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="D185" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E185" s="14">
+        <v>2964.75</v>
+      </c>
+    </row>
+    <row r="186" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B186" s="8">
+        <v>178</v>
+      </c>
+      <c r="C186" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="D186" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="E186" s="14">
+        <v>2594.3000000000002</v>
+      </c>
+    </row>
+    <row r="187" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B187" s="8">
+        <v>179</v>
+      </c>
+      <c r="C187" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="D187" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E187" s="14">
+        <v>3945.4799999999996</v>
+      </c>
+    </row>
+    <row r="188" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B188" s="8">
+        <v>180</v>
+      </c>
+      <c r="C188" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="D188" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="E188" s="14">
+        <v>5409.01</v>
+      </c>
+    </row>
+    <row r="189" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B189" s="8">
+        <v>181</v>
+      </c>
+      <c r="C189" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="D189" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="C17" s="10" t="s">
-[...72 lines deleted...]
-      <c r="D22" s="10" t="s">
+      <c r="E189" s="14">
+        <v>2111.3200000000002</v>
+      </c>
+    </row>
+    <row r="190" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B190" s="8">
+        <v>182</v>
+      </c>
+      <c r="C190" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="D190" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="E22" s="19">
-[...665 lines deleted...]
-      <c r="C70" s="5" t="s">
+      <c r="E190" s="14">
+        <v>3346</v>
+      </c>
+    </row>
+    <row r="191" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B191" s="8">
+        <v>183</v>
+      </c>
+      <c r="C191" s="8" t="s">
         <v>90</v>
       </c>
-      <c r="D70" s="4" t="s">
-[...528 lines deleted...]
-      <c r="C108" s="9" t="s">
+      <c r="D191" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E191" s="14">
+        <v>4358.4500000000007</v>
+      </c>
+    </row>
+    <row r="193" spans="2:2" x14ac:dyDescent="0.15">
+      <c r="B193" s="7" t="s">
         <v>150</v>
       </c>
-      <c r="D108" s="13" t="s">
-[...1244 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="vQw5fjU/AupK0h+qSMlF2RyvteVw1IYHtNwR+GC95kexmATWCxHJc1+sZPWrL8/ZwsyDKueB8wfqQwu5N2kGEw==" saltValue="lLAF3aswBqrFAGPViuDt5w==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
-  <autoFilter ref="B8:F196" xr:uid="{0B0677F2-E3A2-4EE3-B84B-2BBA6F57EF71}"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="34rnQo5Vxl5LGL4FziqDIEa90JDNiIQiy/qzpHaSiXM8nxdWLdN4rOB9sjnol6RexecvK+0oN9MNVkg4cP8cmw==" saltValue="qcE3JV851KgVGEkajhSjcQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
+  <autoFilter ref="B8:F191" xr:uid="{0B0677F2-E3A2-4EE3-B84B-2BBA6F57EF71}"/>
   <mergeCells count="2">
     <mergeCell ref="C5:E6"/>
     <mergeCell ref="C2:E2"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>LR Arlietu ministrija</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Baiba Braslina</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>