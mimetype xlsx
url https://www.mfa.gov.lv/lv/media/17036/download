--- v9 (2026-08-03)
+++ v10 (2026-08-26)
@@ -5,81 +5,81 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ik162\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{27285856-6439-4F54-ACDC-299D7D87B424}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A3AF9E5A-1FB1-4056-A68E-FB3BF8FCE87B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{E0684BFE-0171-46B9-8A58-D9BE57A564AC}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$B$8:$F$191</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$B$5:$E$191</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$B$8:$F$188</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$B$5:$E$188</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="373" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="367" uniqueCount="212">
   <si>
     <t>jurists</t>
   </si>
   <si>
     <t>trešais sekretārs</t>
   </si>
   <si>
     <t>padomnieks</t>
   </si>
   <si>
     <t>pirmais sekretārs</t>
   </si>
   <si>
     <t>vecākais referents</t>
   </si>
   <si>
     <t>ārkārtējais un pilnvarotais vēstnieks</t>
   </si>
   <si>
     <t>valsts sekretārs</t>
   </si>
   <si>
     <t>Andžejs Viļumsons</t>
   </si>
   <si>
@@ -226,134 +226,122 @@
   <si>
     <t>Edgars Skuja</t>
   </si>
   <si>
     <t>Aiga Liepiņa</t>
   </si>
   <si>
     <t>konsuls, konsulāta vadītājs</t>
   </si>
   <si>
     <t>Klāvs Sniedze</t>
   </si>
   <si>
     <t>vicekonsuls</t>
   </si>
   <si>
     <t>Iveta Šustere</t>
   </si>
   <si>
     <t>Silva Kalniņa</t>
   </si>
   <si>
     <t>Ineta Žgute</t>
   </si>
   <si>
-    <t>Kaspars Ozoliņš</t>
-[...1 lines deleted...]
-  <si>
     <t>Kārlis Eihenbaums</t>
   </si>
   <si>
     <t>Vilmārs Heniņš</t>
   </si>
   <si>
     <t>Alda Vanaga</t>
   </si>
   <si>
     <t>Georgs Zommers</t>
   </si>
   <si>
     <t>Inga Graudiņa-Broša</t>
   </si>
   <si>
     <t>Inga Skujiņa</t>
   </si>
   <si>
     <t>Raimonds Oškalns</t>
   </si>
   <si>
     <t>Andris Razāns</t>
   </si>
   <si>
     <t>Agnese Vilde</t>
   </si>
   <si>
     <t>Jānis Zlamets</t>
   </si>
   <si>
     <t>Lelde Līce-Līcīte</t>
   </si>
   <si>
-    <t>Dace Treija-Masī</t>
-[...1 lines deleted...]
-  <si>
     <t>Alise Balode</t>
   </si>
   <si>
     <t>Atis Lots</t>
   </si>
   <si>
     <t>Ilvija Birkhāne</t>
   </si>
   <si>
     <t>Zane Rozenberga</t>
   </si>
   <si>
     <t>Elīna Zīlīte-Peniķe</t>
   </si>
   <si>
     <t>Edīte Medne</t>
   </si>
   <si>
     <t>Ieva Briede</t>
   </si>
   <si>
     <t>Jurijs Pogrebņaks</t>
   </si>
   <si>
     <t>Juris Štālmeistars</t>
   </si>
   <si>
     <t>Elīna Grintāle</t>
   </si>
   <si>
-    <t>Ieva Bīlmane</t>
-[...1 lines deleted...]
-  <si>
     <t>Guna Āboltiņa</t>
   </si>
   <si>
     <t>Mārtiņš Legzdiņš</t>
   </si>
   <si>
     <t>Elita Gavele</t>
   </si>
   <si>
-    <t>Zigmārs Zilgalvis</t>
-[...1 lines deleted...]
-  <si>
     <t>Jānis Bērziņš</t>
   </si>
   <si>
     <t>Solveiga Silkalna</t>
   </si>
   <si>
     <t>Edgars Bondars</t>
   </si>
   <si>
     <t>Māris Riekstiņš</t>
   </si>
   <si>
     <t>Solvita Āboltiņa</t>
   </si>
   <si>
     <t>Andris Pelšs</t>
   </si>
   <si>
     <t>Māra Fricberga</t>
   </si>
   <si>
     <t>Ieva Tropa</t>
   </si>
   <si>
     <t>Ligita Gribovska</t>
@@ -397,53 +385,50 @@
   <si>
     <t>Inga Kalniņa</t>
   </si>
   <si>
     <t>Ineta Vilcāne</t>
   </si>
   <si>
     <t>Ingars Veicis</t>
   </si>
   <si>
     <t>Edvards Rubīns</t>
   </si>
   <si>
     <t>Ieva Bernāne</t>
   </si>
   <si>
     <t>Iļja Minko</t>
   </si>
   <si>
     <t>Olga Narnicka</t>
   </si>
   <si>
     <t>Jānis Vaivars</t>
   </si>
   <si>
-    <t>Jānis Kalva</t>
-[...1 lines deleted...]
-  <si>
     <t>Linda Sokolova</t>
   </si>
   <si>
     <t>Karīna Kalniņa-Vāvere</t>
   </si>
   <si>
     <t>Nora Balode</t>
   </si>
   <si>
     <t>Reinis Kalniņš</t>
   </si>
   <si>
     <t>Līva Suitiņa</t>
   </si>
   <si>
     <t>Renārs Vilde</t>
   </si>
   <si>
     <t>Andrejs Karpovičs</t>
   </si>
   <si>
     <t>Maija Bišofa</t>
   </si>
   <si>
     <t>Kaspars Auziņš</t>
@@ -502,71 +487,65 @@
   <si>
     <t>Ivita Burmistre</t>
   </si>
   <si>
     <t>vārds, uzvārds</t>
   </si>
   <si>
     <t>BRUTO aprēķinātais atalgojums*</t>
   </si>
   <si>
     <t>* atalgojums ietver mēnešalgu, piemaksas, prēmijas un naudas balvas</t>
   </si>
   <si>
     <t>Informācja publicēta saskaņā ar Valsts pārvaldes iekārtas likuma 92. panta otro daļu</t>
   </si>
   <si>
     <t>Amats</t>
   </si>
   <si>
     <t>Nr.p.k.</t>
   </si>
   <si>
     <t>Maija Bilsēna</t>
   </si>
   <si>
-    <t>Sintija Ķikste</t>
-[...1 lines deleted...]
-  <si>
     <t>Sanita Voloha</t>
   </si>
   <si>
     <t>Sanda Sīlīte-Galiņa</t>
   </si>
   <si>
     <t>Vineta Freimane</t>
   </si>
   <si>
     <t>Ieva Birziņa</t>
   </si>
   <si>
     <t>Edgars Cerkovs</t>
   </si>
   <si>
-    <t>departamenta direktora vietnieks-nodaļas vadītājs</t>
-[...1 lines deleted...]
-  <si>
     <t>Raimonds Jansons</t>
   </si>
   <si>
     <t>Laura Fučedži</t>
   </si>
   <si>
     <t>Edgars Kiukucāns</t>
   </si>
   <si>
     <t>sekretariāta direktors</t>
   </si>
   <si>
     <t>Anastasija Džanhoteli</t>
   </si>
   <si>
     <t>vadītājs</t>
   </si>
   <si>
     <t>Ilze Purviņa</t>
   </si>
   <si>
     <t>Dāvis Daudzvārdis</t>
   </si>
   <si>
     <t>Samija Šerifa</t>
@@ -679,219 +658,233 @@
   <si>
     <t>Vita Studente</t>
   </si>
   <si>
     <t>vecākais jurists</t>
   </si>
   <si>
     <t>Vineta Gasūna</t>
   </si>
   <si>
     <t>Baiba Melentjeva</t>
   </si>
   <si>
     <t>Ance Kaķe</t>
   </si>
   <si>
     <t>Alise Egija Bezručko</t>
   </si>
   <si>
     <t>Anda Poro</t>
   </si>
   <si>
     <t>Kristīne Lauritsa</t>
   </si>
   <si>
-    <t>Amatpersonām, kuras ir pilnvarotas pieņemt vai sagatavot pārvaldes lēmumus, aprēķinātais atalgojums 2026.gada jūnija mēnesī</t>
-[...1 lines deleted...]
-  <si>
     <t>Paula Vociša</t>
+  </si>
+  <si>
+    <t>Amatpersonām, kuras ir pilnvarotas pieņemt vai sagatavot pārvaldes lēmumus, aprēķinātais atalgojums 2026.gada jūlija mēnesī</t>
+  </si>
+  <si>
+    <t>Solveiga Latkovska</t>
+  </si>
+  <si>
+    <t>Kristīne Cukure</t>
+  </si>
+  <si>
+    <t>Rināta Šuste</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <color indexed="11"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-    <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color indexed="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="1"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="2" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1172,55 +1165,53 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B0677F2-E3A2-4EE3-B84B-2BBA6F57EF71}">
-  <dimension ref="B2:H193"/>
+  <dimension ref="B2:H190"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="9.33203125" style="1"/>
     <col min="3" max="3" width="31.83203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="62.6640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="29.1640625" style="1" customWidth="1"/>
     <col min="6" max="196" width="9.33203125" style="1"/>
     <col min="197" max="197" width="41.33203125" style="1" customWidth="1"/>
     <col min="198" max="199" width="30.5" style="1" customWidth="1"/>
     <col min="200" max="452" width="9.33203125" style="1"/>
     <col min="453" max="453" width="41.33203125" style="1" customWidth="1"/>
     <col min="454" max="455" width="30.5" style="1" customWidth="1"/>
     <col min="456" max="708" width="9.33203125" style="1"/>
     <col min="709" max="709" width="41.33203125" style="1" customWidth="1"/>
     <col min="710" max="711" width="30.5" style="1" customWidth="1"/>
     <col min="712" max="964" width="9.33203125" style="1"/>
     <col min="965" max="965" width="41.33203125" style="1" customWidth="1"/>
     <col min="966" max="967" width="30.5" style="1" customWidth="1"/>
     <col min="968" max="1220" width="9.33203125" style="1"/>
     <col min="1221" max="1221" width="41.33203125" style="1" customWidth="1"/>
     <col min="1222" max="1223" width="30.5" style="1" customWidth="1"/>
     <col min="1224" max="1476" width="9.33203125" style="1"/>
     <col min="1477" max="1477" width="41.33203125" style="1" customWidth="1"/>
     <col min="1478" max="1479" width="30.5" style="1" customWidth="1"/>
@@ -1377,2687 +1368,2657 @@
     <col min="14280" max="14532" width="9.33203125" style="1"/>
     <col min="14533" max="14533" width="41.33203125" style="1" customWidth="1"/>
     <col min="14534" max="14535" width="30.5" style="1" customWidth="1"/>
     <col min="14536" max="14788" width="9.33203125" style="1"/>
     <col min="14789" max="14789" width="41.33203125" style="1" customWidth="1"/>
     <col min="14790" max="14791" width="30.5" style="1" customWidth="1"/>
     <col min="14792" max="15044" width="9.33203125" style="1"/>
     <col min="15045" max="15045" width="41.33203125" style="1" customWidth="1"/>
     <col min="15046" max="15047" width="30.5" style="1" customWidth="1"/>
     <col min="15048" max="15300" width="9.33203125" style="1"/>
     <col min="15301" max="15301" width="41.33203125" style="1" customWidth="1"/>
     <col min="15302" max="15303" width="30.5" style="1" customWidth="1"/>
     <col min="15304" max="15556" width="9.33203125" style="1"/>
     <col min="15557" max="15557" width="41.33203125" style="1" customWidth="1"/>
     <col min="15558" max="15559" width="30.5" style="1" customWidth="1"/>
     <col min="15560" max="15812" width="9.33203125" style="1"/>
     <col min="15813" max="15813" width="41.33203125" style="1" customWidth="1"/>
     <col min="15814" max="15815" width="30.5" style="1" customWidth="1"/>
     <col min="15816" max="16068" width="9.33203125" style="1"/>
     <col min="16069" max="16069" width="41.33203125" style="1" customWidth="1"/>
     <col min="16070" max="16071" width="30.5" style="1" customWidth="1"/>
     <col min="16072" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:5" x14ac:dyDescent="0.15">
-      <c r="C2" s="17" t="s">
-[...3 lines deleted...]
-      <c r="E2" s="17"/>
+      <c r="C2" s="19" t="s">
+        <v>146</v>
+      </c>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
     </row>
     <row r="3" spans="2:5" x14ac:dyDescent="0.2">
       <c r="E3" s="2"/>
     </row>
     <row r="4" spans="2:5" x14ac:dyDescent="0.2">
       <c r="E4" s="2"/>
     </row>
     <row r="5" spans="2:5" x14ac:dyDescent="0.15">
-      <c r="C5" s="16" t="s">
-[...3 lines deleted...]
-      <c r="E5" s="16"/>
+      <c r="C5" s="18" t="s">
+        <v>208</v>
+      </c>
+      <c r="D5" s="18"/>
+      <c r="E5" s="18"/>
     </row>
     <row r="6" spans="2:5" x14ac:dyDescent="0.15">
-      <c r="C6" s="16"/>
-[...1 lines deleted...]
-      <c r="E6" s="16"/>
+      <c r="C6" s="18"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
     </row>
     <row r="8" spans="2:5" ht="31.5" x14ac:dyDescent="0.15">
       <c r="B8" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="D8" s="10" t="s">
+        <v>147</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="9" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B9" s="7">
+        <v>1</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="D9" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="16">
+        <v>3008.58</v>
+      </c>
+    </row>
+    <row r="10" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B10" s="7">
+        <v>2</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="D10" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E10" s="16">
+        <v>2473.5</v>
+      </c>
+    </row>
+    <row r="11" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B11" s="7">
+        <v>3</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E11" s="16">
+        <v>6224.04</v>
+      </c>
+    </row>
+    <row r="12" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B12" s="7">
+        <v>4</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="16">
+        <v>6424.93</v>
+      </c>
+    </row>
+    <row r="13" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B13" s="7">
+        <v>5</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E13" s="16">
+        <v>6489.29</v>
+      </c>
+    </row>
+    <row r="14" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B14" s="7">
+        <v>6</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E14" s="16">
+        <v>5337.95</v>
+      </c>
+    </row>
+    <row r="15" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B15" s="7">
+        <v>7</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E15" s="16">
+        <v>2043.32</v>
+      </c>
+    </row>
+    <row r="16" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B16" s="7">
+        <v>8</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E16" s="16">
+        <v>6756.8399999999992</v>
+      </c>
+    </row>
+    <row r="17" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B17" s="7">
+        <v>9</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E17" s="16">
+        <v>5597.88</v>
+      </c>
+    </row>
+    <row r="18" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B18" s="7">
+        <v>10</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E18" s="16">
+        <v>1913.01</v>
+      </c>
+    </row>
+    <row r="19" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B19" s="7">
+        <v>11</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="16">
+        <v>5997.2699999999995</v>
+      </c>
+    </row>
+    <row r="20" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B20" s="7">
+        <v>12</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>159</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E20" s="16">
+        <v>1518.26</v>
+      </c>
+    </row>
+    <row r="21" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B21" s="7">
+        <v>13</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>203</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E21" s="13">
+        <v>2563.81</v>
+      </c>
+    </row>
+    <row r="22" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B22" s="7">
+        <v>14</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="13">
+        <v>2753.37</v>
+      </c>
+    </row>
+    <row r="23" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B23" s="7">
+        <v>15</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="E23" s="13">
+        <v>4825.9800000000005</v>
+      </c>
+    </row>
+    <row r="24" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B24" s="7">
+        <v>16</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" s="13">
+        <v>4880.9299999999994</v>
+      </c>
+    </row>
+    <row r="25" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B25" s="7">
+        <v>17</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" s="13">
+        <v>2343.77</v>
+      </c>
+    </row>
+    <row r="26" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B26" s="7">
+        <v>18</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E26" s="13">
+        <v>3351.09</v>
+      </c>
+    </row>
+    <row r="27" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B27" s="7">
+        <v>19</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E27" s="13">
+        <v>913.04</v>
+      </c>
+    </row>
+    <row r="28" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B28" s="7">
+        <v>20</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E28" s="13">
+        <v>8959.85</v>
+      </c>
+    </row>
+    <row r="29" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B29" s="7">
+        <v>21</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E29" s="13">
+        <v>2805.04</v>
+      </c>
+    </row>
+    <row r="30" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B30" s="7">
+        <v>22</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E30" s="13">
+        <v>1279.8</v>
+      </c>
+    </row>
+    <row r="31" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B31" s="7">
+        <v>23</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="E31" s="16">
+        <v>8427.02</v>
+      </c>
+    </row>
+    <row r="32" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B32" s="7">
+        <v>24</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E32" s="16">
+        <v>1784.96</v>
+      </c>
+    </row>
+    <row r="33" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B33" s="7">
+        <v>25</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="E33" s="16">
+        <v>3996.3399999999997</v>
+      </c>
+    </row>
+    <row r="34" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B34" s="7">
+        <v>26</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E34" s="16">
+        <v>2539.0100000000002</v>
+      </c>
+    </row>
+    <row r="35" spans="2:5" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B35" s="7">
+        <v>27</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" s="16">
+        <v>3804.82</v>
+      </c>
+    </row>
+    <row r="36" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B36" s="7">
+        <v>28</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E36" s="16">
+        <v>4733.2400000000007</v>
+      </c>
+    </row>
+    <row r="37" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B37" s="7">
+        <v>29</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E37" s="16">
+        <v>5862.14</v>
+      </c>
+    </row>
+    <row r="38" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B38" s="7">
+        <v>30</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="D38" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E38" s="16">
+        <v>2657.42</v>
+      </c>
+    </row>
+    <row r="39" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B39" s="7">
+        <v>31</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E39" s="16">
+        <v>6200.47</v>
+      </c>
+    </row>
+    <row r="40" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B40" s="7">
+        <v>32</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D40" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E40" s="16">
+        <v>3087</v>
+      </c>
+    </row>
+    <row r="41" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B41" s="7">
+        <v>33</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D41" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E41" s="16">
+        <v>4882.2</v>
+      </c>
+    </row>
+    <row r="42" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B42" s="7">
+        <v>34</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D42" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="16">
+        <v>5649.46</v>
+      </c>
+    </row>
+    <row r="43" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B43" s="7">
+        <v>35</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="D43" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E43" s="16">
+        <v>3243.08</v>
+      </c>
+    </row>
+    <row r="44" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B44" s="7">
+        <v>36</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="D44" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E44" s="16">
+        <v>1166.9899999999998</v>
+      </c>
+    </row>
+    <row r="45" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B45" s="7">
+        <v>37</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="D45" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E45" s="16">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="46" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B46" s="7">
+        <v>38</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="D46" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E46" s="16">
+        <v>4819.79</v>
+      </c>
+    </row>
+    <row r="47" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B47" s="7">
+        <v>39</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="D47" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E47" s="16">
+        <v>2066.5099999999998</v>
+      </c>
+    </row>
+    <row r="48" spans="2:5" ht="15.75" x14ac:dyDescent="0.15">
+      <c r="B48" s="7">
+        <v>40</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="D48" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="E48" s="17">
+        <v>8786.43</v>
+      </c>
+    </row>
+    <row r="49" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B49" s="7">
+        <v>41</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D49" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E49" s="16">
+        <v>9246.27</v>
+      </c>
+    </row>
+    <row r="50" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B50" s="7">
+        <v>42</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="D50" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E50" s="16">
+        <v>4630.3</v>
+      </c>
+    </row>
+    <row r="51" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B51" s="7">
+        <v>43</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="D51" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E51" s="16">
+        <v>2082</v>
+      </c>
+    </row>
+    <row r="52" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B52" s="7">
+        <v>44</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="D52" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E52" s="16">
+        <v>3499.55</v>
+      </c>
+    </row>
+    <row r="53" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B53" s="7">
+        <v>45</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="D53" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="16">
+        <v>3770.43</v>
+      </c>
+    </row>
+    <row r="54" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B54" s="7">
+        <v>46</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="D54" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E54" s="16">
+        <v>7185.38</v>
+      </c>
+    </row>
+    <row r="55" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B55" s="7">
+        <v>47</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="D55" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E55" s="16">
+        <v>8890.9499999999989</v>
+      </c>
+    </row>
+    <row r="56" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B56" s="7">
+        <v>48</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="D56" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E56" s="16">
+        <v>1973.74</v>
+      </c>
+    </row>
+    <row r="57" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B57" s="7">
+        <v>49</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D57" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" s="16">
+        <v>3257.1200000000003</v>
+      </c>
+    </row>
+    <row r="58" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B58" s="7">
+        <v>50</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="D58" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E58" s="16">
+        <v>3496.5</v>
+      </c>
+    </row>
+    <row r="59" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B59" s="7">
+        <v>51</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D59" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E59" s="16">
+        <v>2283.7200000000003</v>
+      </c>
+    </row>
+    <row r="60" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B60" s="7">
+        <v>52</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E60" s="16">
+        <v>2731.38</v>
+      </c>
+    </row>
+    <row r="61" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B61" s="7">
+        <v>53</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D61" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E61" s="16">
+        <v>2529.67</v>
+      </c>
+    </row>
+    <row r="62" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B62" s="7">
+        <v>54</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D62" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E62" s="16">
+        <v>4439.96</v>
+      </c>
+    </row>
+    <row r="63" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B63" s="7">
+        <v>55</v>
+      </c>
+      <c r="C63" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="D63" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E63" s="16">
+        <v>2562.7599999999998</v>
+      </c>
+    </row>
+    <row r="64" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B64" s="7">
+        <v>56</v>
+      </c>
+      <c r="C64" s="9" t="s">
+        <v>184</v>
+      </c>
+      <c r="D64" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="E64" s="16">
+        <v>3499.55</v>
+      </c>
+    </row>
+    <row r="65" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B65" s="7">
+        <v>57</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D65" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" s="16">
+        <v>4023.83</v>
+      </c>
+    </row>
+    <row r="66" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B66" s="7">
+        <v>58</v>
+      </c>
+      <c r="C66" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D66" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E66" s="16">
+        <v>4139.72</v>
+      </c>
+    </row>
+    <row r="67" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B67" s="7">
+        <v>59</v>
+      </c>
+      <c r="C67" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D67" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E67" s="16">
+        <v>2432.0400000000004</v>
+      </c>
+    </row>
+    <row r="68" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B68" s="7">
+        <v>60</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D68" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E68" s="16">
+        <v>6706.59</v>
+      </c>
+    </row>
+    <row r="69" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B69" s="7">
+        <v>61</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="D69" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E69" s="16">
+        <v>3149.0600000000004</v>
+      </c>
+    </row>
+    <row r="70" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B70" s="7">
+        <v>62</v>
+      </c>
+      <c r="C70" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D70" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E70" s="16">
+        <v>3630.5600000000004</v>
+      </c>
+    </row>
+    <row r="71" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B71" s="7">
+        <v>63</v>
+      </c>
+      <c r="C71" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D71" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E71" s="16">
+        <v>1796.6200000000001</v>
+      </c>
+    </row>
+    <row r="72" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B72" s="7">
+        <v>64</v>
+      </c>
+      <c r="C72" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="D72" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="E72" s="16">
+        <v>2555.4700000000003</v>
+      </c>
+    </row>
+    <row r="73" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B73" s="7">
+        <v>65</v>
+      </c>
+      <c r="C73" s="7" t="s">
         <v>153</v>
       </c>
-      <c r="C8" s="5" t="s">
+      <c r="D73" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E73" s="16">
+        <v>2436.12</v>
+      </c>
+    </row>
+    <row r="74" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B74" s="7">
+        <v>66</v>
+      </c>
+      <c r="C74" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="D74" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E74" s="16">
+        <v>5588.83</v>
+      </c>
+    </row>
+    <row r="75" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B75" s="7">
+        <v>67</v>
+      </c>
+      <c r="C75" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D75" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E75" s="16">
+        <v>2132.48</v>
+      </c>
+    </row>
+    <row r="76" spans="2:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B76" s="7">
+        <v>68</v>
+      </c>
+      <c r="C76" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="D76" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E76" s="16">
+        <v>3599.2000000000003</v>
+      </c>
+    </row>
+    <row r="77" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B77" s="7">
+        <v>69</v>
+      </c>
+      <c r="C77" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D77" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E77" s="16">
+        <v>1670.8700000000001</v>
+      </c>
+    </row>
+    <row r="78" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B78" s="7">
+        <v>70</v>
+      </c>
+      <c r="C78" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="D78" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E78" s="16">
+        <v>1660.83</v>
+      </c>
+    </row>
+    <row r="79" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B79" s="7">
+        <v>71</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D79" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="E79" s="16">
+        <v>6447.17</v>
+      </c>
+    </row>
+    <row r="80" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B80" s="7">
+        <v>72</v>
+      </c>
+      <c r="C80" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="D80" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E80" s="16">
+        <v>3256.12</v>
+      </c>
+    </row>
+    <row r="81" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B81" s="7">
+        <v>73</v>
+      </c>
+      <c r="C81" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D81" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" s="16">
+        <v>4128.6899999999996</v>
+      </c>
+    </row>
+    <row r="82" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B82" s="7">
+        <v>74</v>
+      </c>
+      <c r="C82" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="D82" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E82" s="16">
+        <v>514.21</v>
+      </c>
+    </row>
+    <row r="83" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B83" s="7">
+        <v>75</v>
+      </c>
+      <c r="C83" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="D83" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E83" s="16">
+        <v>1758.65</v>
+      </c>
+    </row>
+    <row r="84" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B84" s="7">
+        <v>76</v>
+      </c>
+      <c r="C84" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="D84" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E84" s="16">
+        <v>6196.94</v>
+      </c>
+    </row>
+    <row r="85" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B85" s="7">
+        <v>77</v>
+      </c>
+      <c r="C85" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D85" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E85" s="16">
+        <v>3149.4199999999996</v>
+      </c>
+    </row>
+    <row r="86" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B86" s="7">
+        <v>78</v>
+      </c>
+      <c r="C86" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="D86" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E86" s="16">
+        <v>1180.05</v>
+      </c>
+    </row>
+    <row r="87" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B87" s="7">
+        <v>79</v>
+      </c>
+      <c r="C87" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D87" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E87" s="16">
+        <v>1975.7600000000002</v>
+      </c>
+    </row>
+    <row r="88" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B88" s="7">
+        <v>80</v>
+      </c>
+      <c r="C88" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="D88" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E88" s="16">
+        <v>2448.19</v>
+      </c>
+    </row>
+    <row r="89" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B89" s="7">
+        <v>81</v>
+      </c>
+      <c r="C89" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="D89" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E89" s="16">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="90" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B90" s="7">
+        <v>82</v>
+      </c>
+      <c r="C90" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="D90" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E90" s="16">
+        <v>2570.48</v>
+      </c>
+    </row>
+    <row r="91" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B91" s="7">
+        <v>83</v>
+      </c>
+      <c r="C91" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D91" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E91" s="16">
+        <v>913.04</v>
+      </c>
+    </row>
+    <row r="92" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B92" s="7">
+        <v>84</v>
+      </c>
+      <c r="C92" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D92" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="E92" s="16">
+        <v>2402.2799999999997</v>
+      </c>
+    </row>
+    <row r="93" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B93" s="7">
+        <v>85</v>
+      </c>
+      <c r="C93" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="D93" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E93" s="16">
+        <v>2711.7400000000002</v>
+      </c>
+    </row>
+    <row r="94" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B94" s="7">
+        <v>86</v>
+      </c>
+      <c r="C94" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="D94" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E94" s="16">
+        <v>2989</v>
+      </c>
+    </row>
+    <row r="95" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B95" s="7">
+        <v>87</v>
+      </c>
+      <c r="C95" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="D95" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="E95" s="16">
+        <v>1997.96</v>
+      </c>
+    </row>
+    <row r="96" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B96" s="7">
+        <v>88</v>
+      </c>
+      <c r="C96" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="D96" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E96" s="16">
+        <v>5502.22</v>
+      </c>
+    </row>
+    <row r="97" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B97" s="7">
+        <v>89</v>
+      </c>
+      <c r="C97" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="D97" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E97" s="16">
+        <v>2916.29</v>
+      </c>
+    </row>
+    <row r="98" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B98" s="7">
+        <v>90</v>
+      </c>
+      <c r="C98" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D98" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E98" s="16">
+        <v>4411.09</v>
+      </c>
+    </row>
+    <row r="99" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B99" s="7">
+        <v>91</v>
+      </c>
+      <c r="C99" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D99" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E99" s="16">
+        <v>4817.6000000000004</v>
+      </c>
+    </row>
+    <row r="100" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B100" s="7">
+        <v>92</v>
+      </c>
+      <c r="C100" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="D100" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E100" s="16">
+        <v>6779.19</v>
+      </c>
+    </row>
+    <row r="101" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B101" s="7">
+        <v>93</v>
+      </c>
+      <c r="C101" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D101" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E101" s="16">
+        <v>2942.0099999999998</v>
+      </c>
+    </row>
+    <row r="102" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B102" s="7">
+        <v>94</v>
+      </c>
+      <c r="C102" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="D102" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="E102" s="16">
+        <v>6923.1900000000005</v>
+      </c>
+    </row>
+    <row r="103" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B103" s="7">
+        <v>95</v>
+      </c>
+      <c r="C103" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="D103" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E103" s="16">
+        <v>3139</v>
+      </c>
+    </row>
+    <row r="104" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B104" s="7">
+        <v>96</v>
+      </c>
+      <c r="C104" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="D104" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E104" s="16">
+        <v>2257.27</v>
+      </c>
+    </row>
+    <row r="105" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B105" s="7">
+        <v>97</v>
+      </c>
+      <c r="C105" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D105" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E105" s="16">
+        <v>4935.6400000000003</v>
+      </c>
+    </row>
+    <row r="106" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B106" s="7">
+        <v>98</v>
+      </c>
+      <c r="C106" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D106" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E106" s="16">
+        <v>2620.23</v>
+      </c>
+    </row>
+    <row r="107" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B107" s="7">
+        <v>99</v>
+      </c>
+      <c r="C107" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="D107" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E107" s="16">
+        <v>2864.6</v>
+      </c>
+    </row>
+    <row r="108" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B108" s="7">
+        <v>100</v>
+      </c>
+      <c r="C108" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="D108" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E108" s="16">
+        <v>4976.4799999999996</v>
+      </c>
+    </row>
+    <row r="109" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B109" s="7">
+        <v>101</v>
+      </c>
+      <c r="C109" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="D109" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E109" s="16">
+        <v>4223.96</v>
+      </c>
+    </row>
+    <row r="110" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B110" s="7">
+        <v>102</v>
+      </c>
+      <c r="C110" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="D110" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="E110" s="16">
+        <v>3312.85</v>
+      </c>
+    </row>
+    <row r="111" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B111" s="7">
+        <v>103</v>
+      </c>
+      <c r="C111" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="D111" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E111" s="16">
+        <v>1504.9299999999998</v>
+      </c>
+    </row>
+    <row r="112" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B112" s="7">
+        <v>104</v>
+      </c>
+      <c r="C112" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="D112" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E112" s="16">
+        <v>4125.7700000000004</v>
+      </c>
+    </row>
+    <row r="113" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B113" s="7">
+        <v>105</v>
+      </c>
+      <c r="C113" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D113" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E113" s="16">
+        <v>2766.52</v>
+      </c>
+    </row>
+    <row r="114" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B114" s="7">
+        <v>106</v>
+      </c>
+      <c r="C114" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D114" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E114" s="16">
+        <v>5557.46</v>
+      </c>
+    </row>
+    <row r="115" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B115" s="7">
+        <v>107</v>
+      </c>
+      <c r="C115" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D115" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="E115" s="16">
+        <v>3609.31</v>
+      </c>
+    </row>
+    <row r="116" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B116" s="7">
+        <v>108</v>
+      </c>
+      <c r="C116" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D116" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E116" s="13">
+        <v>3341.85</v>
+      </c>
+    </row>
+    <row r="117" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B117" s="7">
+        <v>109</v>
+      </c>
+      <c r="C117" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="D117" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="E117" s="13">
+        <v>3282.71</v>
+      </c>
+    </row>
+    <row r="118" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B118" s="7">
+        <v>110</v>
+      </c>
+      <c r="C118" s="9" t="s">
+        <v>206</v>
+      </c>
+      <c r="D118" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="E118" s="13">
+        <v>5851.64</v>
+      </c>
+      <c r="F118" s="11"/>
+      <c r="G118" s="11"/>
+      <c r="H118" s="3"/>
+    </row>
+    <row r="119" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B119" s="7">
+        <v>111</v>
+      </c>
+      <c r="C119" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D119" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E119" s="13">
+        <v>2633.46</v>
+      </c>
+    </row>
+    <row r="120" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B120" s="7">
+        <v>112</v>
+      </c>
+      <c r="C120" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="D120" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E120" s="13">
+        <v>1969.04</v>
+      </c>
+    </row>
+    <row r="121" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B121" s="7">
+        <v>113</v>
+      </c>
+      <c r="C121" s="9" t="s">
+        <v>156</v>
+      </c>
+      <c r="D121" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="E121" s="16">
+        <v>2712.1</v>
+      </c>
+    </row>
+    <row r="122" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B122" s="7">
+        <v>114</v>
+      </c>
+      <c r="C122" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D122" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E122" s="16">
+        <v>7453.26</v>
+      </c>
+    </row>
+    <row r="123" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B123" s="7">
+        <v>115</v>
+      </c>
+      <c r="C123" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="D123" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E123" s="16">
+        <v>1845.9599999999998</v>
+      </c>
+    </row>
+    <row r="124" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B124" s="7">
+        <v>116</v>
+      </c>
+      <c r="C124" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="D124" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E124" s="16">
+        <v>1867.53</v>
+      </c>
+    </row>
+    <row r="125" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B125" s="7">
+        <v>117</v>
+      </c>
+      <c r="C125" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="D125" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E125" s="16">
+        <v>2085.1600000000003</v>
+      </c>
+    </row>
+    <row r="126" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B126" s="7">
+        <v>118</v>
+      </c>
+      <c r="C126" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D126" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E126" s="16">
+        <v>3151.8100000000004</v>
+      </c>
+    </row>
+    <row r="127" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B127" s="7">
+        <v>119</v>
+      </c>
+      <c r="C127" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="D127" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E127" s="16">
+        <v>2308.4499999999998</v>
+      </c>
+    </row>
+    <row r="128" spans="2:8" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B128" s="7">
+        <v>120</v>
+      </c>
+      <c r="C128" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="D128" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E128" s="16">
+        <v>5383.1</v>
+      </c>
+    </row>
+    <row r="129" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B129" s="7">
+        <v>121</v>
+      </c>
+      <c r="C129" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="D129" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E129" s="16">
+        <v>2387.59</v>
+      </c>
+    </row>
+    <row r="130" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B130" s="7">
+        <v>122</v>
+      </c>
+      <c r="C130" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="D130" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E130" s="16">
+        <v>2867.63</v>
+      </c>
+    </row>
+    <row r="131" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B131" s="7">
+        <v>123</v>
+      </c>
+      <c r="C131" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="D131" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E131" s="16">
+        <v>1103.82</v>
+      </c>
+    </row>
+    <row r="132" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B132" s="7">
+        <v>124</v>
+      </c>
+      <c r="C132" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="D132" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E132" s="16">
+        <v>2805.7699999999995</v>
+      </c>
+    </row>
+    <row r="133" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B133" s="7">
+        <v>125</v>
+      </c>
+      <c r="C133" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="D133" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E133" s="16">
+        <v>4513.1900000000005</v>
+      </c>
+    </row>
+    <row r="134" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B134" s="7">
+        <v>126</v>
+      </c>
+      <c r="C134" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="D134" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E134" s="16">
+        <v>3556.75</v>
+      </c>
+    </row>
+    <row r="135" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B135" s="7">
+        <v>127</v>
+      </c>
+      <c r="C135" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D135" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="E135" s="16">
+        <v>4536.41</v>
+      </c>
+    </row>
+    <row r="136" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B136" s="7">
+        <v>128</v>
+      </c>
+      <c r="C136" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="D136" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E136" s="16">
+        <v>2328</v>
+      </c>
+    </row>
+    <row r="137" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B137" s="7">
+        <v>129</v>
+      </c>
+      <c r="C137" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="D137" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E137" s="16">
+        <v>4113.34</v>
+      </c>
+    </row>
+    <row r="138" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B138" s="7">
+        <v>130</v>
+      </c>
+      <c r="C138" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="D138" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E138" s="16">
+        <v>4289.1899999999987</v>
+      </c>
+    </row>
+    <row r="139" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B139" s="7">
+        <v>131</v>
+      </c>
+      <c r="C139" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D139" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E139" s="16">
+        <v>2723.2</v>
+      </c>
+    </row>
+    <row r="140" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B140" s="7">
+        <v>132</v>
+      </c>
+      <c r="C140" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D140" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E140" s="16">
+        <v>7713.59</v>
+      </c>
+    </row>
+    <row r="141" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B141" s="7">
+        <v>133</v>
+      </c>
+      <c r="C141" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="D141" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="E141" s="16">
+        <v>2792.08</v>
+      </c>
+    </row>
+    <row r="142" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B142" s="7">
+        <v>134</v>
+      </c>
+      <c r="C142" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="D142" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="E142" s="16">
+        <v>3887.29</v>
+      </c>
+    </row>
+    <row r="143" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B143" s="7">
+        <v>135</v>
+      </c>
+      <c r="C143" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D143" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E143" s="16">
+        <v>2011.5100000000002</v>
+      </c>
+    </row>
+    <row r="144" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B144" s="7">
+        <v>136</v>
+      </c>
+      <c r="C144" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D144" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E144" s="16">
+        <v>5014.3</v>
+      </c>
+    </row>
+    <row r="145" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B145" s="7">
+        <v>137</v>
+      </c>
+      <c r="C145" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="D145" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E145" s="16">
+        <v>2557.39</v>
+      </c>
+    </row>
+    <row r="146" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B146" s="7">
+        <v>138</v>
+      </c>
+      <c r="C146" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D146" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E146" s="16">
+        <v>2251.67</v>
+      </c>
+    </row>
+    <row r="147" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B147" s="7">
+        <v>139</v>
+      </c>
+      <c r="C147" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="D147" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E147" s="16">
+        <v>2272.4700000000003</v>
+      </c>
+    </row>
+    <row r="148" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B148" s="7">
+        <v>140</v>
+      </c>
+      <c r="C148" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="D148" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E148" s="16">
+        <v>2944.38</v>
+      </c>
+    </row>
+    <row r="149" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B149" s="7">
+        <v>141</v>
+      </c>
+      <c r="C149" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="D149" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E149" s="16">
+        <v>6944.369999999999</v>
+      </c>
+    </row>
+    <row r="150" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B150" s="7">
+        <v>142</v>
+      </c>
+      <c r="C150" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D150" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E150" s="16">
+        <v>2826.62</v>
+      </c>
+    </row>
+    <row r="151" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B151" s="7">
+        <v>143</v>
+      </c>
+      <c r="C151" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="D151" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="E151" s="16">
+        <v>2819.3199999999997</v>
+      </c>
+    </row>
+    <row r="152" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B152" s="7">
+        <v>144</v>
+      </c>
+      <c r="C152" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="D152" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E152" s="16">
+        <v>531.4</v>
+      </c>
+    </row>
+    <row r="153" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B153" s="7">
+        <v>145</v>
+      </c>
+      <c r="C153" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="D153" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E153" s="16">
+        <v>2341.1800000000003</v>
+      </c>
+    </row>
+    <row r="154" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B154" s="7">
+        <v>146</v>
+      </c>
+      <c r="C154" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="D154" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E154" s="16">
+        <v>2383.7399999999998</v>
+      </c>
+    </row>
+    <row r="155" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B155" s="7">
+        <v>147</v>
+      </c>
+      <c r="C155" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="D155" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E155" s="16">
+        <v>8051.0599999999995</v>
+      </c>
+    </row>
+    <row r="156" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B156" s="7">
         <v>148</v>
       </c>
-      <c r="D8" s="11" t="s">
+      <c r="C156" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D156" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E156" s="16">
+        <v>3808.06</v>
+      </c>
+    </row>
+    <row r="157" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B157" s="7">
+        <v>149</v>
+      </c>
+      <c r="C157" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="D157" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E157" s="16">
+        <v>2883.2099999999996</v>
+      </c>
+    </row>
+    <row r="158" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B158" s="7">
+        <v>150</v>
+      </c>
+      <c r="C158" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="D158" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E158" s="16">
+        <v>5185.7700000000004</v>
+      </c>
+    </row>
+    <row r="159" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B159" s="7">
+        <v>151</v>
+      </c>
+      <c r="C159" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D159" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E159" s="16">
+        <v>3132.2200000000003</v>
+      </c>
+    </row>
+    <row r="160" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B160" s="7">
         <v>152</v>
       </c>
-      <c r="E8" s="6" t="s">
-[...4 lines deleted...]
-      <c r="B9" s="8">
+      <c r="C160" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="D160" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="C9" s="8" t="s">
+      <c r="E160" s="16">
+        <v>2426.17</v>
+      </c>
+    </row>
+    <row r="161" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B161" s="7">
+        <v>153</v>
+      </c>
+      <c r="C161" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="D161" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="E161" s="16">
+        <v>815.56</v>
+      </c>
+    </row>
+    <row r="162" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B162" s="7">
+        <v>154</v>
+      </c>
+      <c r="C162" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="D162" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="E162" s="16">
+        <v>2463.56</v>
+      </c>
+    </row>
+    <row r="163" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B163" s="7">
+        <v>155</v>
+      </c>
+      <c r="C163" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="D163" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E163" s="16">
+        <v>5523.97</v>
+      </c>
+    </row>
+    <row r="164" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B164" s="7">
+        <v>156</v>
+      </c>
+      <c r="C164" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="D164" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E164" s="16">
+        <v>2036.75</v>
+      </c>
+    </row>
+    <row r="165" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B165" s="7">
+        <v>157</v>
+      </c>
+      <c r="C165" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D165" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="E165" s="16">
+        <v>3040.8500000000004</v>
+      </c>
+    </row>
+    <row r="166" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B166" s="7">
+        <v>158</v>
+      </c>
+      <c r="C166" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="D166" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E166" s="16">
+        <v>5451</v>
+      </c>
+    </row>
+    <row r="167" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B167" s="7">
+        <v>159</v>
+      </c>
+      <c r="C167" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D167" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E167" s="16">
+        <v>5949.7699999999995</v>
+      </c>
+    </row>
+    <row r="168" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B168" s="7">
+        <v>160</v>
+      </c>
+      <c r="C168" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="D168" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E168" s="16">
+        <v>6385.17</v>
+      </c>
+    </row>
+    <row r="169" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B169" s="7">
+        <v>161</v>
+      </c>
+      <c r="C169" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="D169" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E169" s="16">
+        <v>3838.8900000000003</v>
+      </c>
+    </row>
+    <row r="170" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B170" s="7">
+        <v>162</v>
+      </c>
+      <c r="C170" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D170" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E170" s="16">
+        <v>2568</v>
+      </c>
+    </row>
+    <row r="171" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B171" s="7">
+        <v>163</v>
+      </c>
+      <c r="C171" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D171" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E171" s="16">
+        <v>2405.89</v>
+      </c>
+    </row>
+    <row r="172" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B172" s="7">
+        <v>164</v>
+      </c>
+      <c r="C172" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="D172" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E172" s="16">
+        <v>2557.87</v>
+      </c>
+    </row>
+    <row r="173" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B173" s="7">
+        <v>165</v>
+      </c>
+      <c r="C173" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="D173" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E173" s="16">
+        <v>4641.37</v>
+      </c>
+    </row>
+    <row r="174" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B174" s="7">
+        <v>166</v>
+      </c>
+      <c r="C174" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="D174" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="E174" s="16">
+        <v>1990.46</v>
+      </c>
+    </row>
+    <row r="175" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B175" s="7">
+        <v>167</v>
+      </c>
+      <c r="C175" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="D175" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E175" s="16">
+        <v>2082.33</v>
+      </c>
+    </row>
+    <row r="176" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B176" s="7">
+        <v>168</v>
+      </c>
+      <c r="C176" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="D176" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E176" s="13">
+        <v>2859.04</v>
+      </c>
+    </row>
+    <row r="177" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B177" s="7">
+        <v>169</v>
+      </c>
+      <c r="C177" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="D177" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E177" s="13">
+        <v>4121.78</v>
+      </c>
+    </row>
+    <row r="178" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B178" s="7">
+        <v>170</v>
+      </c>
+      <c r="C178" s="7" t="s">
         <v>196</v>
       </c>
-      <c r="D9" s="9" t="s">
-[...35 lines deleted...]
-      <c r="B12" s="8">
+      <c r="D178" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E178" s="13">
+        <v>2577.8100000000004</v>
+      </c>
+    </row>
+    <row r="179" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B179" s="7">
+        <v>171</v>
+      </c>
+      <c r="C179" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="D179" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E179" s="13">
+        <v>2284.8000000000006</v>
+      </c>
+    </row>
+    <row r="180" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B180" s="7">
+        <v>172</v>
+      </c>
+      <c r="C180" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="D180" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="C12" s="8" t="s">
-[...10 lines deleted...]
-      <c r="B13" s="8">
+      <c r="E180" s="13">
+        <v>2895.89</v>
+      </c>
+    </row>
+    <row r="181" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B181" s="7">
+        <v>173</v>
+      </c>
+      <c r="C181" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D181" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="C13" s="8" t="s">
-[...52 lines deleted...]
-      <c r="B17" s="8">
+      <c r="E181" s="13">
+        <v>3705.7</v>
+      </c>
+    </row>
+    <row r="182" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B182" s="7">
+        <v>174</v>
+      </c>
+      <c r="C182" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="D182" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E182" s="13">
+        <v>4228.95</v>
+      </c>
+    </row>
+    <row r="183" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B183" s="7">
+        <v>175</v>
+      </c>
+      <c r="C183" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D183" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E183" s="16">
+        <v>4147.24</v>
+      </c>
+    </row>
+    <row r="184" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B184" s="7">
+        <v>176</v>
+      </c>
+      <c r="C184" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="D184" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="E184" s="16">
+        <v>3156.65</v>
+      </c>
+    </row>
+    <row r="185" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B185" s="7">
+        <v>177</v>
+      </c>
+      <c r="C185" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D185" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E185" s="16">
+        <v>5199.3399999999992</v>
+      </c>
+    </row>
+    <row r="186" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B186" s="7">
+        <v>178</v>
+      </c>
+      <c r="C186" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="D186" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E186" s="16">
+        <v>5130.03</v>
+      </c>
+    </row>
+    <row r="187" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B187" s="7">
+        <v>179</v>
+      </c>
+      <c r="C187" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D187" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="C17" s="8" t="s">
-[...72 lines deleted...]
-      <c r="D22" s="8" t="s">
+      <c r="E187" s="16">
+        <v>2674.7200000000003</v>
+      </c>
+    </row>
+    <row r="188" spans="2:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B188" s="7">
+        <v>180</v>
+      </c>
+      <c r="C188" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D188" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="E22" s="14">
-[...231 lines deleted...]
-      <c r="C39" s="8" t="s">
+      <c r="E188" s="16">
+        <v>1730.67</v>
+      </c>
+    </row>
+    <row r="189" spans="2:5" ht="15.75" x14ac:dyDescent="0.15">
+      <c r="B189" s="15"/>
+      <c r="C189" s="15"/>
+      <c r="D189" s="15"/>
+      <c r="E189" s="15"/>
+    </row>
+    <row r="190" spans="2:5" ht="15.75" x14ac:dyDescent="0.15">
+      <c r="B190" s="14" t="s">
         <v>145</v>
       </c>
-      <c r="D39" s="8" t="s">
-[...2140 lines deleted...]
-      </c>
+      <c r="C190" s="15"/>
+      <c r="D190" s="15"/>
+      <c r="E190" s="15"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="34rnQo5Vxl5LGL4FziqDIEa90JDNiIQiy/qzpHaSiXM8nxdWLdN4rOB9sjnol6RexecvK+0oN9MNVkg4cP8cmw==" saltValue="qcE3JV851KgVGEkajhSjcQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
-  <autoFilter ref="B8:F191" xr:uid="{0B0677F2-E3A2-4EE3-B84B-2BBA6F57EF71}"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="2I2pBP8ZsqtHZg9dT+1gCcVv7b/SatlBc/K6IQTXmfDPGPYPxooLJt/FzW/bIG//VLAsthQT+OTMHfnCDBBtdg==" saltValue="Lera3fgyNGggpOgeKhdoWw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="2">
     <mergeCell ref="C5:E6"/>
     <mergeCell ref="C2:E2"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company>LR Arlietu ministrija</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Baiba Braslina</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>